--- v0 (2026-05-10)
+++ v1 (2026-11-07)
@@ -4,74 +4,65 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\BakulinV\Desktop\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="F:\Загрузки\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12435" tabRatio="745"/>
   </bookViews>
   <sheets>
     <sheet name="Программное обеспечение" sheetId="4" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="152511" refMode="R1C1"/>
+  <calcPr calcId="152511"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="278" uniqueCount="196">
-[...8 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="272" uniqueCount="190">
   <si>
     <t>Артикул/ партномер</t>
   </si>
   <si>
     <t>Название модели, описание</t>
   </si>
   <si>
     <t>розница</t>
   </si>
   <si>
     <t>ПРОГРАММНОЕ ОБЕСПЕЧЕНИЕ</t>
   </si>
   <si>
     <t>DM</t>
   </si>
   <si>
     <t>DMPro1m</t>
   </si>
   <si>
     <t>DMPro6m</t>
   </si>
   <si>
     <t>DMPro12m</t>
   </si>
   <si>
@@ -510,59 +501,50 @@
     <t>DM.Основные средства: Invent - подписка на 1 месяц</t>
   </si>
   <si>
     <t>DM.Основные средства: Invent - подписка на 6 месяцев</t>
   </si>
   <si>
     <t>DM.Основные средства: Invent - подписка на 12 месяцев</t>
   </si>
   <si>
     <t>DM.Основные средства: Invent - LifeTime</t>
   </si>
   <si>
     <t>DM.Основные средства: ТОИР</t>
   </si>
   <si>
     <t>DM.Основные средства: ТОИР - подписка на 1 месяц</t>
   </si>
   <si>
     <t>DM.Основные средства: ТОИР - подписка на 6 месяцев</t>
   </si>
   <si>
     <t>DM.Основные средства: ТОИР - подписка на 12 месяцев</t>
   </si>
   <si>
     <t>DM.Основные средства: ТОИР - LifeTime</t>
-  </si>
-[...7 lines deleted...]
-    <t>t.me/scanport_news</t>
   </si>
   <si>
     <t>Модуль RFID для DM.Invent</t>
   </si>
   <si>
     <t>Модуль RFID для DM.Invent - подписка на 1 месяц</t>
   </si>
   <si>
     <t>Модуль RFID для DM.Invent - подписка на 6 месяцев</t>
   </si>
   <si>
     <t>Модуль RFID для DM.Invent - подписка на 12 месяцев</t>
   </si>
   <si>
     <t>Модуль RFID для DM.Invent версии LifeTime</t>
   </si>
   <si>
     <t>Подписка на обновления ПО DM.Основные средства для версий LifeTime</t>
   </si>
   <si>
     <t>DMdocs</t>
   </si>
   <si>
     <t xml:space="preserve"> - подробно о программных продуктах DataMobile</t>
   </si>
@@ -614,54 +596,54 @@
   <si>
     <t>Модуль RFID для DM.ТОИР - подписка на 6 месяцев</t>
   </si>
   <si>
     <t>Модуль RFID для DM.ТОИР - подписка на 12 месяцев</t>
   </si>
   <si>
     <t>Модуль RFID для DM.ТОИР версии LifeTime</t>
   </si>
   <si>
     <t>DM.Доставка Pro</t>
   </si>
   <si>
     <t>DM.Прайсчекер</t>
   </si>
   <si>
     <t>Модуль RFID для DM.ТОИР</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="5">
     <numFmt numFmtId="44" formatCode="_-* #,##0.00\ &quot;₽&quot;_-;\-* #,##0.00\ &quot;₽&quot;_-;_-* &quot;-&quot;??\ &quot;₽&quot;_-;_-@_-"/>
-    <numFmt numFmtId="164" formatCode="[$$-409]#,##0.00"/>
-[...2 lines deleted...]
-    <numFmt numFmtId="167" formatCode="General_)"/>
+    <numFmt numFmtId="165" formatCode="[$$-409]#,##0.00"/>
+    <numFmt numFmtId="166" formatCode="#,##0&quot;р.&quot;"/>
+    <numFmt numFmtId="167" formatCode="_-&quot;£&quot;* #,##0.00_-;\-&quot;£&quot;* #,##0.00_-;_-&quot;£&quot;* &quot;-&quot;??_-;_-@_-"/>
+    <numFmt numFmtId="169" formatCode="General_)"/>
   </numFmts>
   <fonts count="48">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Helv"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
@@ -1039,51 +1021,51 @@
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFE5EEFF"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFBDD3FF"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFF99"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFF00"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="52">
+  <borders count="55">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
@@ -1191,161 +1173,183 @@
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
+      <left/>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
-      </bottom>
-[...13 lines deleted...]
-        <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
@@ -1688,545 +1692,554 @@
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
-      <bottom style="thin">
+      <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="medium">
-[...1 lines deleted...]
-      </left>
+      <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
-        <color indexed="64"/>
-[...13 lines deleted...]
-      <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="153">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="2" borderId="2">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="3">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="4">
       <alignment horizontal="centerContinuous" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="5">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="3" borderId="6">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="4" borderId="7">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="4" borderId="8">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="2" borderId="9">
       <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="4">
       <alignment horizontal="centerContinuous" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
-    <xf numFmtId="167" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="23" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="5" borderId="3">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="5" borderId="3">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="2">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="10" borderId="1" applyAlignment="0"/>
     <xf numFmtId="0" fontId="28" fillId="11" borderId="1" applyAlignment="0"/>
     <xf numFmtId="0" fontId="28" fillId="12" borderId="1" applyAlignment="0"/>
     <xf numFmtId="0" fontId="28" fillId="6" borderId="1" applyAlignment="0"/>
     <xf numFmtId="0" fontId="28" fillId="13" borderId="1" applyAlignment="0"/>
     <xf numFmtId="0" fontId="17" fillId="2" borderId="5">
       <alignment horizontal="center" vertical="center" textRotation="90"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
-    <xf numFmtId="164" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
-    <xf numFmtId="164" fontId="7" fillId="0" borderId="0"/>
-    <xf numFmtId="164" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="23">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="25">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="24">
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="26">
       <alignment horizontal="centerContinuous" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="3" borderId="25">
+    <xf numFmtId="0" fontId="16" fillId="3" borderId="27">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="2" borderId="26">
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="28">
       <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="2" borderId="24">
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="26">
       <alignment horizontal="centerContinuous" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="28" fillId="10" borderId="23" applyAlignment="0"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="28" fillId="13" borderId="23" applyAlignment="0"/>
+    <xf numFmtId="0" fontId="28" fillId="10" borderId="25" applyAlignment="0"/>
+    <xf numFmtId="0" fontId="28" fillId="11" borderId="25" applyAlignment="0"/>
+    <xf numFmtId="0" fontId="28" fillId="12" borderId="25" applyAlignment="0"/>
+    <xf numFmtId="0" fontId="28" fillId="6" borderId="25" applyAlignment="0"/>
+    <xf numFmtId="0" fontId="28" fillId="13" borderId="25" applyAlignment="0"/>
     <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="31">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="33">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="32">
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="34">
       <alignment horizontal="centerContinuous" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="3" borderId="30">
+    <xf numFmtId="0" fontId="16" fillId="3" borderId="32">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="4" borderId="22">
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="24">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="4" borderId="21">
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="23">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="2" borderId="32">
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="34">
       <alignment horizontal="centerContinuous" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="28" fillId="10" borderId="44" applyAlignment="0"/>
-[...9 lines deleted...]
-    <xf numFmtId="0" fontId="12" fillId="2" borderId="35">
+    <xf numFmtId="0" fontId="28" fillId="10" borderId="46" applyAlignment="0"/>
+    <xf numFmtId="0" fontId="28" fillId="11" borderId="46" applyAlignment="0"/>
+    <xf numFmtId="0" fontId="28" fillId="12" borderId="46" applyAlignment="0"/>
+    <xf numFmtId="0" fontId="28" fillId="6" borderId="46" applyAlignment="0"/>
+    <xf numFmtId="0" fontId="28" fillId="13" borderId="46" applyAlignment="0"/>
+    <xf numFmtId="0" fontId="28" fillId="10" borderId="33" applyAlignment="0"/>
+    <xf numFmtId="0" fontId="28" fillId="11" borderId="33" applyAlignment="0"/>
+    <xf numFmtId="0" fontId="28" fillId="12" borderId="33" applyAlignment="0"/>
+    <xf numFmtId="0" fontId="28" fillId="6" borderId="33" applyAlignment="0"/>
+    <xf numFmtId="0" fontId="28" fillId="13" borderId="33" applyAlignment="0"/>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="37">
       <alignment horizontal="centerContinuous" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="2" borderId="36">
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="38">
       <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="4" borderId="33">
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="35">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="44">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="46">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="4" borderId="34">
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="36">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="31">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="33">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="32">
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="34">
       <alignment horizontal="centerContinuous" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="3" borderId="30">
+    <xf numFmtId="0" fontId="16" fillId="3" borderId="32">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="2" borderId="9">
       <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="2" borderId="32">
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="34">
       <alignment horizontal="centerContinuous" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="28" fillId="10" borderId="31" applyAlignment="0"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="35">
+    <xf numFmtId="0" fontId="28" fillId="10" borderId="33" applyAlignment="0"/>
+    <xf numFmtId="0" fontId="28" fillId="11" borderId="33" applyAlignment="0"/>
+    <xf numFmtId="0" fontId="28" fillId="12" borderId="33" applyAlignment="0"/>
+    <xf numFmtId="0" fontId="28" fillId="6" borderId="33" applyAlignment="0"/>
+    <xf numFmtId="0" fontId="28" fillId="13" borderId="33" applyAlignment="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="37">
       <alignment horizontal="centerContinuous" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="44" fontId="24" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="12" fillId="2" borderId="45">
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="47">
       <alignment horizontal="centerContinuous" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="2" borderId="46">
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="48">
       <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="3" borderId="43">
+    <xf numFmtId="0" fontId="16" fillId="3" borderId="45">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="4" borderId="38">
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="40">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="40">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="42">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="41">
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="43">
       <alignment horizontal="centerContinuous" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="3" borderId="37">
+    <xf numFmtId="0" fontId="16" fillId="3" borderId="39">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="2" borderId="42">
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="44">
       <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="2" borderId="41">
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="43">
       <alignment horizontal="centerContinuous" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="28" fillId="10" borderId="40" applyAlignment="0"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="45">
+    <xf numFmtId="0" fontId="28" fillId="10" borderId="42" applyAlignment="0"/>
+    <xf numFmtId="0" fontId="28" fillId="11" borderId="42" applyAlignment="0"/>
+    <xf numFmtId="0" fontId="28" fillId="12" borderId="42" applyAlignment="0"/>
+    <xf numFmtId="0" fontId="28" fillId="6" borderId="42" applyAlignment="0"/>
+    <xf numFmtId="0" fontId="28" fillId="13" borderId="42" applyAlignment="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="47">
       <alignment horizontal="centerContinuous" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="4" borderId="39">
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="41">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="44">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="46">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="45">
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="47">
       <alignment horizontal="centerContinuous" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="3" borderId="43">
+    <xf numFmtId="0" fontId="16" fillId="3" borderId="45">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="2" borderId="46">
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="48">
       <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="2" borderId="45">
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="47">
       <alignment horizontal="centerContinuous" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="28" fillId="10" borderId="44" applyAlignment="0"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="28" fillId="13" borderId="44" applyAlignment="0"/>
+    <xf numFmtId="0" fontId="28" fillId="10" borderId="46" applyAlignment="0"/>
+    <xf numFmtId="0" fontId="28" fillId="11" borderId="46" applyAlignment="0"/>
+    <xf numFmtId="0" fontId="28" fillId="12" borderId="46" applyAlignment="0"/>
+    <xf numFmtId="0" fontId="28" fillId="6" borderId="46" applyAlignment="0"/>
+    <xf numFmtId="0" fontId="28" fillId="13" borderId="46" applyAlignment="0"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="42" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="44" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="45" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="45" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="45" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="46" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="46" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="46" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="46" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="46" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="57">
+  <cellXfs count="56">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="33" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="35" fillId="7" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="35" fillId="7" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="35" fillId="7" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="35" fillId="7" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="35" fillId="7" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="7" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="9" borderId="11" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="9" borderId="12" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="9" borderId="14" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="1" applyAlignment="1">
-[...13 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="8" borderId="11" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="14" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="8" borderId="11" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="8" borderId="14" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="24" fillId="8" borderId="13" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="38" fillId="8" borderId="11" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="39" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="38" fillId="8" borderId="13" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="38" fillId="8" borderId="14" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="33" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="12" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="14" borderId="11" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...10 lines deleted...]
-      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="41" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="33" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="33" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="33" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="33" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="14" fontId="37" fillId="15" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="37" fillId="15" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="37" fillId="15" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="37" fillId="15" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="37" fillId="15" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="43" fillId="0" borderId="0" xfId="143" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="34" fillId="0" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="47" fillId="8" borderId="11" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="34" fillId="0" borderId="29" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="165" fontId="34" fillId="0" borderId="47" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="166" fontId="34" fillId="0" borderId="49" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="165" fontId="33" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="166" fontId="33" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="165" fontId="33" fillId="0" borderId="47" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="166" fontId="33" fillId="0" borderId="49" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="33" fillId="0" borderId="48" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="11" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="50" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="33" fillId="0" borderId="49" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="51" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="33" fillId="0" borderId="49" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="51" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="34" fillId="0" borderId="50" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="166" fontId="34" fillId="0" borderId="52" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="37" fillId="15" borderId="51" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="53" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="53" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="9" borderId="10" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="165" fontId="33" fillId="0" borderId="50" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="166" fontId="34" fillId="0" borderId="54" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="33" fillId="0" borderId="54" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection hidden="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="153">
     <cellStyle name="Centered" xfId="3"/>
     <cellStyle name="Centered 2" xfId="71"/>
     <cellStyle name="Centered 2 2" xfId="103"/>
     <cellStyle name="Centered 2 3" xfId="120"/>
     <cellStyle name="Centered 2 4" xfId="132"/>
     <cellStyle name="Centered 3" xfId="82"/>
     <cellStyle name="Centered 4" xfId="101"/>
     <cellStyle name="Check Mark" xfId="4"/>
     <cellStyle name="Currency_Printer Master Price List September 2003 v07" xfId="5"/>
     <cellStyle name="Description" xfId="6"/>
     <cellStyle name="Heading" xfId="7"/>
     <cellStyle name="Heading 1" xfId="8"/>
     <cellStyle name="Heading 2" xfId="9"/>
     <cellStyle name="Heading 2 2" xfId="73"/>
     <cellStyle name="Heading 2 2 2" xfId="105"/>
     <cellStyle name="Heading 2 2 3" xfId="122"/>
     <cellStyle name="Heading 2 2 4" xfId="134"/>
     <cellStyle name="Heading 2 3" xfId="84"/>
     <cellStyle name="Heading 2 4" xfId="118"/>
     <cellStyle name="Heading 3" xfId="72"/>
@@ -2346,126 +2359,126 @@
     <cellStyle name="Обычный 6" xfId="60"/>
     <cellStyle name="Обычный 6 2" xfId="61"/>
     <cellStyle name="Обычный 6 3" xfId="149"/>
     <cellStyle name="Обычный 64" xfId="62"/>
     <cellStyle name="Обычный 64 2" xfId="63"/>
     <cellStyle name="Обычный 7" xfId="70"/>
     <cellStyle name="Обычный 7 2" xfId="150"/>
     <cellStyle name="Обычный 8" xfId="81"/>
     <cellStyle name="Обычный 8 2" xfId="114"/>
     <cellStyle name="Обычный 8 3" xfId="151"/>
     <cellStyle name="Обычный 9" xfId="64"/>
     <cellStyle name="Обычный 9 2" xfId="152"/>
     <cellStyle name="Процентный 2" xfId="65"/>
     <cellStyle name="Стиль 1" xfId="66"/>
     <cellStyle name="УровеньСтрок_1" xfId="1" builtinId="1" iLevel="0"/>
     <cellStyle name="УровеньСтрок_2" xfId="2" builtinId="1" iLevel="1"/>
     <cellStyle name="표준 4" xfId="142"/>
     <cellStyle name="一般 3" xfId="67"/>
     <cellStyle name="一般 5" xfId="68"/>
     <cellStyle name="一般_9500CE Selling Price Caculation_071029_New Price" xfId="69"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
+      <color rgb="FFFFFF99"/>
+      <color rgb="FFFF9900"/>
       <color rgb="FFFCBBB6"/>
       <color rgb="FFFF9999"/>
       <color rgb="FFB7F5FB"/>
       <color rgb="FFCCCCFF"/>
       <color rgb="FFB4FF69"/>
       <color rgb="FFC2F0D2"/>
       <color rgb="FFFFCC99"/>
       <color rgb="FFCFC5FB"/>
-      <color rgb="FFFF9900"/>
-      <color rgb="FFFFFF99"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>104775</xdr:colOff>
+      <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>1371687</xdr:colOff>
+      <xdr:colOff>1266912</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>3810</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="6" name="Рисунок 388" descr="scanport_color_logo1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2623D4D8-10E5-416B-8650-0E151F678162}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{2623D4D8-10E5-416B-8650-0E151F678162}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="104775" y="0"/>
-          <a:ext cx="2514687" cy="765810"/>
+          <a:off x="1828800" y="0"/>
+          <a:ext cx="2524212" cy="752475"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
@@ -2750,2063 +2763,1924 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.data-mobile.ru/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
-  <dimension ref="A1:E216"/>
+  <dimension ref="A7:D216"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="B7" sqref="B7"/>
+      <selection activeCell="F6" sqref="F6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7109375" defaultRowHeight="15" outlineLevelRow="3"/>
   <cols>
     <col min="1" max="1" width="18.7109375" customWidth="1"/>
     <col min="2" max="2" width="61.42578125" customWidth="1"/>
-    <col min="3" max="3" width="7.7109375" style="3" customWidth="1"/>
+    <col min="3" max="3" width="7.7109375" style="4" customWidth="1"/>
     <col min="4" max="4" width="9.28515625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
-[...29 lines deleted...]
-    <row r="7" spans="1:5" s="4" customFormat="1">
+    <row r="7" spans="1:4" s="5" customFormat="1">
       <c r="A7" s="27" t="s">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="B7" s="25"/>
       <c r="C7" s="19"/>
-      <c r="D7" s="5"/>
-[...7 lines deleted...]
-        <v>173</v>
+      <c r="D7" s="6"/>
+    </row>
+    <row r="9" spans="1:4" s="5" customFormat="1" ht="19.5" thickBot="1">
+      <c r="A9" s="40" t="s">
+        <v>167</v>
       </c>
       <c r="B9" s="1" t="s">
-        <v>174</v>
-[...11 lines deleted...]
-    <row r="11" spans="1:5" s="10" customFormat="1" ht="13.5" thickBot="1">
+        <v>168</v>
+      </c>
+      <c r="C9" s="32"/>
+      <c r="D9" s="6"/>
+    </row>
+    <row r="10" spans="1:4" s="5" customFormat="1" ht="15.75" thickBot="1">
+      <c r="A10" s="37"/>
+      <c r="B10" s="38"/>
+      <c r="C10" s="39"/>
+      <c r="D10" s="38"/>
+    </row>
+    <row r="11" spans="1:4" s="11" customFormat="1" ht="13.5" thickBot="1">
       <c r="A11" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="B11" s="8" t="s">
+        <v>1</v>
+      </c>
+      <c r="C11" s="9" t="s">
+        <v>133</v>
+      </c>
+      <c r="D11" s="10" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="12" spans="1:4" s="13" customFormat="1" ht="15.75" thickBot="1">
+      <c r="A12" s="12"/>
+      <c r="B12" s="47" t="s">
         <v>3</v>
       </c>
-      <c r="B11" s="8" t="s">
-[...18 lines deleted...]
-    <row r="13" spans="1:5" s="21" customFormat="1" ht="17.100000000000001" customHeight="1" outlineLevel="2" thickBot="1">
+      <c r="C12" s="18"/>
+      <c r="D12" s="29"/>
+    </row>
+    <row r="13" spans="1:4" s="21" customFormat="1" ht="17.100000000000001" customHeight="1" outlineLevel="2" thickBot="1">
       <c r="A13" s="26"/>
       <c r="B13" s="23" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="C13" s="28"/>
-      <c r="D13" s="54"/>
-[...12 lines deleted...]
-      <c r="D14" s="44">
+      <c r="D13" s="42"/>
+    </row>
+    <row r="14" spans="1:4" s="5" customFormat="1" outlineLevel="3">
+      <c r="A14" s="33" t="s">
+        <v>11</v>
+      </c>
+      <c r="B14" s="14" t="s">
+        <v>78</v>
+      </c>
+      <c r="C14" s="3" t="s">
+        <v>132</v>
+      </c>
+      <c r="D14" s="43">
         <v>936</v>
       </c>
-      <c r="E14" s="18"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:5" s="4" customFormat="1" outlineLevel="3">
+    </row>
+    <row r="15" spans="1:4" s="5" customFormat="1" outlineLevel="3">
       <c r="A15" s="49" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="B15" s="50" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-        <v>135</v>
+        <v>79</v>
+      </c>
+      <c r="C15" s="3" t="s">
+        <v>132</v>
       </c>
       <c r="D15" s="51">
         <v>2808</v>
       </c>
-      <c r="E15" s="18"/>
-[...1 lines deleted...]
-    <row r="16" spans="1:5" s="4" customFormat="1" outlineLevel="3">
+    </row>
+    <row r="16" spans="1:4" s="5" customFormat="1" outlineLevel="3">
       <c r="A16" s="49" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="B16" s="50" t="s">
-        <v>83</v>
-[...2 lines deleted...]
-        <v>135</v>
+        <v>80</v>
+      </c>
+      <c r="C16" s="3" t="s">
+        <v>132</v>
       </c>
       <c r="D16" s="51">
         <v>3965</v>
       </c>
-      <c r="E16" s="18"/>
-[...11 lines deleted...]
-      <c r="D17" s="45">
+    </row>
+    <row r="17" spans="1:4" s="5" customFormat="1" ht="15.75" outlineLevel="3" thickBot="1">
+      <c r="A17" s="52" t="s">
+        <v>4</v>
+      </c>
+      <c r="B17" s="53" t="s">
+        <v>81</v>
+      </c>
+      <c r="C17" s="3" t="s">
+        <v>132</v>
+      </c>
+      <c r="D17" s="44">
         <v>8190</v>
       </c>
-      <c r="E17" s="18"/>
-[...1 lines deleted...]
-    <row r="18" spans="1:5" s="21" customFormat="1" ht="15.75" customHeight="1" outlineLevel="2" thickBot="1">
+    </row>
+    <row r="18" spans="1:4" s="21" customFormat="1" ht="15.75" customHeight="1" outlineLevel="2" thickBot="1">
       <c r="A18" s="20"/>
       <c r="B18" s="24" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="C18" s="28"/>
-      <c r="D18" s="54"/>
-[...12 lines deleted...]
-      <c r="D19" s="44">
+      <c r="D18" s="42"/>
+    </row>
+    <row r="19" spans="1:4" s="5" customFormat="1" outlineLevel="3">
+      <c r="A19" s="15" t="s">
+        <v>5</v>
+      </c>
+      <c r="B19" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="C19" s="3" t="s">
+        <v>132</v>
+      </c>
+      <c r="D19" s="43">
         <v>1716</v>
       </c>
-      <c r="E19" s="18"/>
-[...1 lines deleted...]
-    <row r="20" spans="1:5" s="4" customFormat="1" outlineLevel="3">
+    </row>
+    <row r="20" spans="1:4" s="5" customFormat="1" outlineLevel="3">
       <c r="A20" s="49" t="s">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="B20" s="50" t="s">
-        <v>87</v>
-[...2 lines deleted...]
-        <v>135</v>
+        <v>84</v>
+      </c>
+      <c r="C20" s="3" t="s">
+        <v>132</v>
       </c>
       <c r="D20" s="51">
         <v>5148</v>
       </c>
-      <c r="E20" s="18"/>
-[...1 lines deleted...]
-    <row r="21" spans="1:5" s="4" customFormat="1" outlineLevel="3">
+    </row>
+    <row r="21" spans="1:4" s="5" customFormat="1" outlineLevel="3">
       <c r="A21" s="49" t="s">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="B21" s="50" t="s">
-        <v>88</v>
-[...2 lines deleted...]
-        <v>135</v>
+        <v>85</v>
+      </c>
+      <c r="C21" s="3" t="s">
+        <v>132</v>
       </c>
       <c r="D21" s="51">
         <v>7280</v>
       </c>
-      <c r="E21" s="18"/>
-[...1 lines deleted...]
-    <row r="22" spans="1:5" s="4" customFormat="1" ht="15.75" outlineLevel="3" thickBot="1">
+    </row>
+    <row r="22" spans="1:4" s="5" customFormat="1" ht="15.75" outlineLevel="3" thickBot="1">
       <c r="A22" s="49" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="B22" s="50" t="s">
-        <v>89</v>
-[...4 lines deleted...]
-      <c r="D22" s="45">
+        <v>86</v>
+      </c>
+      <c r="C22" s="3" t="s">
+        <v>132</v>
+      </c>
+      <c r="D22" s="44">
         <v>23920</v>
       </c>
-      <c r="E22" s="18"/>
-[...1 lines deleted...]
-    <row r="23" spans="1:5" s="21" customFormat="1" ht="17.100000000000001" customHeight="1" outlineLevel="2" collapsed="1" thickBot="1">
+    </row>
+    <row r="23" spans="1:4" s="21" customFormat="1" ht="17.100000000000001" customHeight="1" outlineLevel="2" collapsed="1" thickBot="1">
       <c r="A23" s="20"/>
       <c r="B23" s="24" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="C23" s="28"/>
-      <c r="D23" s="54"/>
-[...7 lines deleted...]
-        <v>91</v>
+      <c r="D23" s="42"/>
+    </row>
+    <row r="24" spans="1:4" s="5" customFormat="1" ht="15.75" hidden="1" outlineLevel="3" thickBot="1">
+      <c r="A24" s="15" t="s">
+        <v>14</v>
+      </c>
+      <c r="B24" s="14" t="s">
+        <v>88</v>
       </c>
       <c r="C24" s="48" t="s">
-        <v>135</v>
-[...1 lines deleted...]
-      <c r="D24" s="44">
+        <v>132</v>
+      </c>
+      <c r="D24" s="43">
         <v>2496</v>
       </c>
-      <c r="E24" s="18"/>
-[...1 lines deleted...]
-    <row r="25" spans="1:5" s="4" customFormat="1" ht="15.75" hidden="1" outlineLevel="3" thickBot="1">
+    </row>
+    <row r="25" spans="1:4" s="5" customFormat="1" ht="15.75" hidden="1" outlineLevel="3" thickBot="1">
       <c r="A25" s="49" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="B25" s="50" t="s">
-        <v>92</v>
+        <v>89</v>
       </c>
       <c r="C25" s="48" t="s">
-        <v>135</v>
+        <v>132</v>
       </c>
       <c r="D25" s="51">
         <v>7488</v>
       </c>
-      <c r="E25" s="18"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:5" s="4" customFormat="1" ht="15.75" hidden="1" outlineLevel="3" thickBot="1">
+    </row>
+    <row r="26" spans="1:4" s="5" customFormat="1" ht="15.75" hidden="1" outlineLevel="3" thickBot="1">
       <c r="A26" s="49" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="B26" s="50" t="s">
-        <v>93</v>
+        <v>90</v>
       </c>
       <c r="C26" s="48" t="s">
-        <v>135</v>
+        <v>132</v>
       </c>
       <c r="D26" s="51">
         <v>10530</v>
       </c>
-      <c r="E26" s="18"/>
-[...1 lines deleted...]
-    <row r="27" spans="1:5" s="4" customFormat="1" ht="15.75" hidden="1" outlineLevel="3" thickBot="1">
+    </row>
+    <row r="27" spans="1:4" s="5" customFormat="1" ht="15.75" hidden="1" outlineLevel="3" thickBot="1">
       <c r="A27" s="49" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="B27" s="50" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
       <c r="C27" s="48" t="s">
-        <v>135</v>
-[...1 lines deleted...]
-      <c r="D27" s="45">
+        <v>132</v>
+      </c>
+      <c r="D27" s="44">
         <v>32760</v>
       </c>
-      <c r="E27" s="18"/>
-[...1 lines deleted...]
-    <row r="28" spans="1:5" s="21" customFormat="1" ht="17.100000000000001" customHeight="1" outlineLevel="2" collapsed="1" thickBot="1">
+    </row>
+    <row r="28" spans="1:4" s="21" customFormat="1" ht="17.100000000000001" customHeight="1" outlineLevel="2" collapsed="1" thickBot="1">
       <c r="A28" s="20"/>
       <c r="B28" s="24" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="C28" s="28"/>
-      <c r="D28" s="54"/>
-[...7 lines deleted...]
-        <v>96</v>
+      <c r="D28" s="42"/>
+    </row>
+    <row r="29" spans="1:4" s="5" customFormat="1" ht="15.75" hidden="1" outlineLevel="3" thickBot="1">
+      <c r="A29" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="B29" s="14" t="s">
+        <v>93</v>
       </c>
       <c r="C29" s="48" t="s">
-        <v>135</v>
-[...1 lines deleted...]
-      <c r="D29" s="44">
+        <v>132</v>
+      </c>
+      <c r="D29" s="43">
         <v>3120</v>
       </c>
-      <c r="E29" s="18"/>
-[...1 lines deleted...]
-    <row r="30" spans="1:5" s="4" customFormat="1" ht="15.75" hidden="1" outlineLevel="3" thickBot="1">
+    </row>
+    <row r="30" spans="1:4" s="5" customFormat="1" ht="15.75" hidden="1" outlineLevel="3" thickBot="1">
       <c r="A30" s="49" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="B30" s="50" t="s">
-        <v>97</v>
+        <v>94</v>
       </c>
       <c r="C30" s="48" t="s">
-        <v>135</v>
+        <v>132</v>
       </c>
       <c r="D30" s="51">
         <v>9360</v>
       </c>
-      <c r="E30" s="18"/>
-[...1 lines deleted...]
-    <row r="31" spans="1:5" s="4" customFormat="1" ht="15.75" hidden="1" outlineLevel="3" thickBot="1">
+    </row>
+    <row r="31" spans="1:4" s="5" customFormat="1" ht="15.75" hidden="1" outlineLevel="3" thickBot="1">
       <c r="A31" s="49" t="s">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="B31" s="50" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C31" s="48" t="s">
-        <v>135</v>
+        <v>132</v>
       </c>
       <c r="D31" s="51">
         <v>13104</v>
       </c>
-      <c r="E31" s="18"/>
-[...1 lines deleted...]
-    <row r="32" spans="1:5" s="4" customFormat="1" ht="15.75" hidden="1" outlineLevel="3" thickBot="1">
+    </row>
+    <row r="32" spans="1:4" s="5" customFormat="1" ht="15.75" hidden="1" outlineLevel="3" thickBot="1">
       <c r="A32" s="49" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="B32" s="50" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="C32" s="48" t="s">
-        <v>135</v>
-[...1 lines deleted...]
-      <c r="D32" s="51">
+        <v>132</v>
+      </c>
+      <c r="D32" s="54">
         <v>49920</v>
       </c>
-      <c r="E32" s="18"/>
-[...1 lines deleted...]
-    <row r="33" spans="1:5" s="21" customFormat="1" ht="15.75" customHeight="1" outlineLevel="2" collapsed="1" thickBot="1">
+    </row>
+    <row r="33" spans="1:4" s="21" customFormat="1" ht="15.75" customHeight="1" outlineLevel="2" collapsed="1" thickBot="1">
       <c r="A33" s="20"/>
       <c r="B33" s="24" t="s">
-        <v>193</v>
+        <v>187</v>
       </c>
       <c r="C33" s="28"/>
-      <c r="D33" s="54"/>
-[...3 lines deleted...]
-      <c r="A34" s="16" t="s">
+      <c r="D33" s="42"/>
+    </row>
+    <row r="34" spans="1:4" s="5" customFormat="1" ht="15.75" hidden="1" outlineLevel="3" thickBot="1">
+      <c r="A34" s="15" t="s">
+        <v>169</v>
+      </c>
+      <c r="B34" s="14" t="s">
+        <v>174</v>
+      </c>
+      <c r="C34" s="48" t="s">
+        <v>132</v>
+      </c>
+      <c r="D34" s="43">
+        <v>1560</v>
+      </c>
+    </row>
+    <row r="35" spans="1:4" s="5" customFormat="1" ht="15.75" hidden="1" outlineLevel="3" thickBot="1">
+      <c r="A35" s="49" t="s">
+        <v>170</v>
+      </c>
+      <c r="B35" s="14" t="s">
         <v>175</v>
       </c>
-      <c r="B34" s="15" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="C35" s="48" t="s">
-        <v>135</v>
+        <v>132</v>
       </c>
       <c r="D35" s="51">
         <v>9100</v>
       </c>
-      <c r="E35" s="18"/>
-[...1 lines deleted...]
-    <row r="36" spans="1:5" s="4" customFormat="1" ht="15.75" hidden="1" outlineLevel="3" thickBot="1">
+    </row>
+    <row r="36" spans="1:4" s="5" customFormat="1" ht="15.75" hidden="1" outlineLevel="3" thickBot="1">
       <c r="A36" s="49" t="s">
-        <v>177</v>
-[...2 lines deleted...]
-        <v>182</v>
+        <v>171</v>
+      </c>
+      <c r="B36" s="14" t="s">
+        <v>176</v>
       </c>
       <c r="C36" s="48" t="s">
-        <v>135</v>
+        <v>132</v>
       </c>
       <c r="D36" s="51">
         <v>32500</v>
       </c>
-      <c r="E36" s="18"/>
-[...1 lines deleted...]
-    <row r="37" spans="1:5" s="4" customFormat="1" ht="15.75" hidden="1" outlineLevel="3" thickBot="1">
+    </row>
+    <row r="37" spans="1:4" s="5" customFormat="1" ht="15.75" hidden="1" outlineLevel="3" thickBot="1">
       <c r="A37" s="49" t="s">
-        <v>179</v>
-[...2 lines deleted...]
-        <v>184</v>
+        <v>173</v>
+      </c>
+      <c r="B37" s="14" t="s">
+        <v>178</v>
       </c>
       <c r="C37" s="48" t="s">
-        <v>135</v>
+        <v>132</v>
       </c>
       <c r="D37" s="51">
         <v>117000</v>
       </c>
-      <c r="E37" s="18"/>
-[...1 lines deleted...]
-    <row r="38" spans="1:5" s="4" customFormat="1" ht="15.75" hidden="1" outlineLevel="3" thickBot="1">
+    </row>
+    <row r="38" spans="1:4" s="5" customFormat="1" ht="15.75" hidden="1" outlineLevel="3" thickBot="1">
       <c r="A38" s="49" t="s">
-        <v>178</v>
-[...2 lines deleted...]
-        <v>183</v>
+        <v>172</v>
+      </c>
+      <c r="B38" s="14" t="s">
+        <v>177</v>
       </c>
       <c r="C38" s="48" t="s">
-        <v>135</v>
+        <v>132</v>
       </c>
       <c r="D38" s="51">
         <v>260000</v>
       </c>
-      <c r="E38" s="18"/>
-[...1 lines deleted...]
-    <row r="39" spans="1:5" s="21" customFormat="1" ht="17.100000000000001" customHeight="1" outlineLevel="2" collapsed="1" thickBot="1">
+    </row>
+    <row r="39" spans="1:4" s="21" customFormat="1" ht="17.100000000000001" customHeight="1" outlineLevel="2" collapsed="1" thickBot="1">
       <c r="A39" s="20"/>
       <c r="B39" s="23" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
       <c r="C39" s="28"/>
-      <c r="D39" s="54"/>
-[...12 lines deleted...]
-      <c r="D40" s="44">
+      <c r="D39" s="42"/>
+    </row>
+    <row r="40" spans="1:4" s="5" customFormat="1" ht="15.75" hidden="1" outlineLevel="3" thickBot="1">
+      <c r="A40" s="15" t="s">
+        <v>17</v>
+      </c>
+      <c r="B40" s="14" t="s">
+        <v>152</v>
+      </c>
+      <c r="C40" s="3" t="s">
+        <v>132</v>
+      </c>
+      <c r="D40" s="43">
         <v>2700</v>
       </c>
-      <c r="E40" s="18"/>
-[...1 lines deleted...]
-    <row r="41" spans="1:5" s="4" customFormat="1" ht="15.75" hidden="1" outlineLevel="3" thickBot="1">
+    </row>
+    <row r="41" spans="1:4" s="5" customFormat="1" ht="15.75" hidden="1" outlineLevel="3" thickBot="1">
       <c r="A41" s="49" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="B41" s="50" t="s">
-        <v>156</v>
+        <v>153</v>
       </c>
       <c r="C41" s="48" t="s">
-        <v>135</v>
+        <v>132</v>
       </c>
       <c r="D41" s="51">
         <v>8100</v>
       </c>
-      <c r="E41" s="18"/>
-[...1 lines deleted...]
-    <row r="42" spans="1:5" s="4" customFormat="1" ht="15.75" hidden="1" outlineLevel="3" thickBot="1">
+    </row>
+    <row r="42" spans="1:4" s="5" customFormat="1" ht="15.75" hidden="1" outlineLevel="3" thickBot="1">
       <c r="A42" s="49" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="B42" s="50" t="s">
-        <v>157</v>
+        <v>154</v>
       </c>
       <c r="C42" s="48" t="s">
-        <v>135</v>
+        <v>132</v>
       </c>
       <c r="D42" s="51">
         <v>11340</v>
       </c>
-      <c r="E42" s="18"/>
-[...1 lines deleted...]
-    <row r="43" spans="1:5" s="4" customFormat="1" ht="15.75" hidden="1" outlineLevel="3" thickBot="1">
+    </row>
+    <row r="43" spans="1:4" s="5" customFormat="1" ht="15.75" hidden="1" outlineLevel="3" thickBot="1">
       <c r="A43" s="49" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="B43" s="50" t="s">
-        <v>158</v>
+        <v>155</v>
       </c>
       <c r="C43" s="48" t="s">
-        <v>135</v>
-[...1 lines deleted...]
-      <c r="D43" s="45">
+        <v>132</v>
+      </c>
+      <c r="D43" s="44">
         <v>35400</v>
       </c>
-      <c r="E43" s="18"/>
-[...1 lines deleted...]
-    <row r="44" spans="1:5" s="21" customFormat="1" ht="17.100000000000001" customHeight="1" outlineLevel="2" collapsed="1" thickBot="1">
+    </row>
+    <row r="44" spans="1:4" s="21" customFormat="1" ht="17.100000000000001" customHeight="1" outlineLevel="2" collapsed="1" thickBot="1">
       <c r="A44" s="20"/>
       <c r="B44" s="23" t="s">
-        <v>159</v>
+        <v>156</v>
       </c>
       <c r="C44" s="28"/>
-      <c r="D44" s="54"/>
-[...9 lines deleted...]
-      <c r="C45" s="29" t="s">
+      <c r="D44" s="42"/>
+    </row>
+    <row r="45" spans="1:4" s="5" customFormat="1" ht="15.75" hidden="1" outlineLevel="3" thickBot="1">
+      <c r="A45" s="33" t="s">
+        <v>134</v>
+      </c>
+      <c r="B45" s="35" t="s">
+        <v>157</v>
+      </c>
+      <c r="C45" s="2" t="s">
+        <v>132</v>
+      </c>
+      <c r="D45" s="43">
+        <v>2925</v>
+      </c>
+    </row>
+    <row r="46" spans="1:4" s="5" customFormat="1" ht="15.75" hidden="1" outlineLevel="3" thickBot="1">
+      <c r="A46" s="49" t="s">
         <v>135</v>
       </c>
-      <c r="D45" s="44">
-[...7 lines deleted...]
-      </c>
       <c r="B46" s="50" t="s">
-        <v>161</v>
+        <v>158</v>
       </c>
       <c r="C46" s="48" t="s">
-        <v>135</v>
+        <v>132</v>
       </c>
       <c r="D46" s="51">
         <v>8775</v>
       </c>
-      <c r="E46" s="18"/>
-[...1 lines deleted...]
-    <row r="47" spans="1:5" s="4" customFormat="1" ht="15.75" hidden="1" outlineLevel="3" thickBot="1">
+    </row>
+    <row r="47" spans="1:4" s="5" customFormat="1" ht="15.75" hidden="1" outlineLevel="3" thickBot="1">
       <c r="A47" s="49" t="s">
-        <v>139</v>
+        <v>136</v>
       </c>
       <c r="B47" s="50" t="s">
-        <v>162</v>
+        <v>159</v>
       </c>
       <c r="C47" s="48" t="s">
-        <v>135</v>
+        <v>132</v>
       </c>
       <c r="D47" s="51">
         <v>12285</v>
       </c>
-      <c r="E47" s="18"/>
-[...6 lines deleted...]
-        <v>163</v>
+    </row>
+    <row r="48" spans="1:4" s="5" customFormat="1" ht="15.75" hidden="1" outlineLevel="3" thickBot="1">
+      <c r="A48" s="52" t="s">
+        <v>137</v>
+      </c>
+      <c r="B48" s="53" t="s">
+        <v>160</v>
       </c>
       <c r="C48" s="31" t="s">
-        <v>135</v>
-[...1 lines deleted...]
-      <c r="D48" s="45">
+        <v>132</v>
+      </c>
+      <c r="D48" s="44">
         <v>36900</v>
       </c>
-      <c r="E48" s="18"/>
-[...1 lines deleted...]
-    <row r="49" spans="1:5" s="21" customFormat="1" ht="17.100000000000001" customHeight="1" outlineLevel="2" collapsed="1" thickBot="1">
+    </row>
+    <row r="49" spans="1:4" s="21" customFormat="1" ht="17.100000000000001" customHeight="1" outlineLevel="2" collapsed="1" thickBot="1">
       <c r="A49" s="22"/>
       <c r="B49" s="23" t="s">
-        <v>194</v>
+        <v>188</v>
       </c>
       <c r="C49" s="28"/>
-      <c r="D49" s="54"/>
-[...4 lines deleted...]
-        <v>23</v>
+      <c r="D49" s="42"/>
+    </row>
+    <row r="50" spans="1:4" s="5" customFormat="1" ht="15.75" hidden="1" outlineLevel="3" thickBot="1">
+      <c r="A50" s="15" t="s">
+        <v>20</v>
       </c>
       <c r="B50" s="50" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
       <c r="C50" s="48" t="s">
-        <v>135</v>
-[...1 lines deleted...]
-      <c r="D50" s="44">
+        <v>132</v>
+      </c>
+      <c r="D50" s="43">
         <v>2100</v>
       </c>
-      <c r="E50" s="18"/>
-[...1 lines deleted...]
-    <row r="51" spans="1:5" s="4" customFormat="1" ht="15.75" hidden="1" outlineLevel="3" thickBot="1">
+    </row>
+    <row r="51" spans="1:4" s="5" customFormat="1" ht="15.75" hidden="1" outlineLevel="3" thickBot="1">
       <c r="A51" s="49" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="B51" s="50" t="s">
-        <v>101</v>
+        <v>98</v>
       </c>
       <c r="C51" s="48" t="s">
-        <v>135</v>
+        <v>132</v>
       </c>
       <c r="D51" s="51">
         <v>6150</v>
       </c>
-      <c r="E51" s="18"/>
-[...1 lines deleted...]
-    <row r="52" spans="1:5" s="4" customFormat="1" ht="15.75" hidden="1" outlineLevel="3" thickBot="1">
+    </row>
+    <row r="52" spans="1:4" s="5" customFormat="1" ht="15.75" hidden="1" outlineLevel="3" thickBot="1">
       <c r="A52" s="49" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="B52" s="50" t="s">
-        <v>102</v>
+        <v>99</v>
       </c>
       <c r="C52" s="48" t="s">
-        <v>135</v>
-[...1 lines deleted...]
-      <c r="D52" s="45">
+        <v>132</v>
+      </c>
+      <c r="D52" s="44">
         <v>8850</v>
       </c>
-      <c r="E52" s="18"/>
-[...1 lines deleted...]
-    <row r="53" spans="1:5" s="21" customFormat="1" ht="17.100000000000001" customHeight="1" outlineLevel="2" collapsed="1" thickBot="1">
+    </row>
+    <row r="53" spans="1:4" s="21" customFormat="1" ht="17.100000000000001" customHeight="1" outlineLevel="2" collapsed="1" thickBot="1">
       <c r="A53" s="22"/>
       <c r="B53" s="23" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="C53" s="28"/>
-      <c r="D53" s="54"/>
-[...4 lines deleted...]
-        <v>26</v>
+      <c r="D53" s="42"/>
+    </row>
+    <row r="54" spans="1:4" s="5" customFormat="1" ht="15.75" hidden="1" outlineLevel="3" thickBot="1">
+      <c r="A54" s="15" t="s">
+        <v>23</v>
       </c>
       <c r="B54" s="50" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
       <c r="C54" s="48" t="s">
-        <v>135</v>
-[...1 lines deleted...]
-      <c r="D54" s="44">
+        <v>132</v>
+      </c>
+      <c r="D54" s="43">
         <v>1500</v>
       </c>
-      <c r="E54" s="18"/>
-[...1 lines deleted...]
-    <row r="55" spans="1:5" s="4" customFormat="1" ht="15.75" hidden="1" outlineLevel="3" thickBot="1">
+    </row>
+    <row r="55" spans="1:4" s="5" customFormat="1" ht="15.75" hidden="1" outlineLevel="3" thickBot="1">
       <c r="A55" s="49" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="B55" s="50" t="s">
-        <v>105</v>
+        <v>102</v>
       </c>
       <c r="C55" s="48" t="s">
-        <v>135</v>
+        <v>132</v>
       </c>
       <c r="D55" s="51">
         <v>4500</v>
       </c>
-      <c r="E55" s="18"/>
-[...1 lines deleted...]
-    <row r="56" spans="1:5" s="4" customFormat="1" ht="15.75" hidden="1" outlineLevel="3" thickBot="1">
+    </row>
+    <row r="56" spans="1:4" s="5" customFormat="1" ht="15.75" hidden="1" outlineLevel="3" thickBot="1">
       <c r="A56" s="49" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="B56" s="50" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
       <c r="C56" s="48" t="s">
-        <v>135</v>
+        <v>132</v>
       </c>
       <c r="D56" s="51">
         <v>6750</v>
       </c>
-      <c r="E56" s="18"/>
-[...1 lines deleted...]
-    <row r="57" spans="1:5" s="4" customFormat="1" ht="15.75" hidden="1" outlineLevel="3" thickBot="1">
+    </row>
+    <row r="57" spans="1:4" s="5" customFormat="1" ht="15.75" hidden="1" outlineLevel="3" thickBot="1">
       <c r="A57" s="49" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="B57" s="50" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="C57" s="48" t="s">
-        <v>135</v>
-[...1 lines deleted...]
-      <c r="D57" s="51">
+        <v>132</v>
+      </c>
+      <c r="D57" s="54">
         <v>15000</v>
       </c>
-      <c r="E57" s="18"/>
-[...1 lines deleted...]
-    <row r="58" spans="1:5" s="21" customFormat="1" ht="17.100000000000001" customHeight="1" outlineLevel="2" collapsed="1" thickBot="1">
+    </row>
+    <row r="58" spans="1:4" s="21" customFormat="1" ht="17.100000000000001" customHeight="1" outlineLevel="2" collapsed="1" thickBot="1">
       <c r="A58" s="22"/>
       <c r="B58" s="23" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
       <c r="C58" s="28"/>
-      <c r="D58" s="54"/>
-[...4 lines deleted...]
-        <v>29</v>
+      <c r="D58" s="42"/>
+    </row>
+    <row r="59" spans="1:4" s="5" customFormat="1" ht="15.75" hidden="1" outlineLevel="3" thickBot="1">
+      <c r="A59" s="15" t="s">
+        <v>26</v>
       </c>
       <c r="B59" s="50" t="s">
-        <v>109</v>
+        <v>106</v>
       </c>
       <c r="C59" s="48" t="s">
-        <v>135</v>
-[...1 lines deleted...]
-      <c r="D59" s="44">
+        <v>132</v>
+      </c>
+      <c r="D59" s="43">
         <v>4500</v>
       </c>
-      <c r="E59" s="18"/>
-[...1 lines deleted...]
-    <row r="60" spans="1:5" s="4" customFormat="1" ht="15.75" hidden="1" outlineLevel="3" thickBot="1">
+    </row>
+    <row r="60" spans="1:4" s="5" customFormat="1" ht="15.75" hidden="1" outlineLevel="3" thickBot="1">
       <c r="A60" s="49" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="B60" s="50" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="C60" s="48" t="s">
-        <v>135</v>
+        <v>132</v>
       </c>
       <c r="D60" s="51">
         <v>13500</v>
       </c>
-      <c r="E60" s="18"/>
-[...1 lines deleted...]
-    <row r="61" spans="1:5" s="4" customFormat="1" ht="15.75" hidden="1" outlineLevel="3" thickBot="1">
+    </row>
+    <row r="61" spans="1:4" s="5" customFormat="1" ht="15.75" hidden="1" outlineLevel="3" thickBot="1">
       <c r="A61" s="49" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="B61" s="50" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="C61" s="48" t="s">
-        <v>135</v>
+        <v>132</v>
       </c>
       <c r="D61" s="51">
         <v>18900</v>
       </c>
-      <c r="E61" s="18"/>
-[...1 lines deleted...]
-    <row r="62" spans="1:5" s="4" customFormat="1" ht="15.75" hidden="1" outlineLevel="3" thickBot="1">
+    </row>
+    <row r="62" spans="1:4" s="5" customFormat="1" ht="15.75" hidden="1" outlineLevel="3" thickBot="1">
       <c r="A62" s="49" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="B62" s="50" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
       <c r="C62" s="48" t="s">
-        <v>135</v>
-[...1 lines deleted...]
-      <c r="D62" s="45">
+        <v>132</v>
+      </c>
+      <c r="D62" s="44">
         <v>59100</v>
       </c>
-      <c r="E62" s="18"/>
-[...1 lines deleted...]
-    <row r="63" spans="1:5" s="21" customFormat="1" ht="17.100000000000001" customHeight="1" outlineLevel="2" collapsed="1" thickBot="1">
+    </row>
+    <row r="63" spans="1:4" s="21" customFormat="1" ht="17.100000000000001" customHeight="1" outlineLevel="2" collapsed="1" thickBot="1">
       <c r="A63" s="22"/>
       <c r="B63" s="23" t="s">
-        <v>167</v>
+        <v>161</v>
       </c>
       <c r="C63" s="28"/>
-      <c r="D63" s="54"/>
-[...4 lines deleted...]
-        <v>32</v>
+      <c r="D63" s="42"/>
+    </row>
+    <row r="64" spans="1:4" s="5" customFormat="1" ht="15.75" hidden="1" outlineLevel="3" thickBot="1">
+      <c r="A64" s="15" t="s">
+        <v>29</v>
       </c>
       <c r="B64" s="50" t="s">
-        <v>168</v>
+        <v>162</v>
       </c>
       <c r="C64" s="48" t="s">
-        <v>135</v>
-[...1 lines deleted...]
-      <c r="D64" s="44">
+        <v>132</v>
+      </c>
+      <c r="D64" s="43">
         <v>5400</v>
       </c>
-      <c r="E64" s="18"/>
-[...1 lines deleted...]
-    <row r="65" spans="1:5" s="4" customFormat="1" ht="15.75" hidden="1" outlineLevel="3" thickBot="1">
+    </row>
+    <row r="65" spans="1:4" s="5" customFormat="1" ht="15.75" hidden="1" outlineLevel="3" thickBot="1">
       <c r="A65" s="49" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="B65" s="50" t="s">
-        <v>169</v>
+        <v>163</v>
       </c>
       <c r="C65" s="48" t="s">
-        <v>135</v>
+        <v>132</v>
       </c>
       <c r="D65" s="51">
         <v>16200</v>
       </c>
-      <c r="E65" s="18"/>
-[...1 lines deleted...]
-    <row r="66" spans="1:5" s="4" customFormat="1" ht="15.75" hidden="1" outlineLevel="3" thickBot="1">
+    </row>
+    <row r="66" spans="1:4" s="5" customFormat="1" ht="15.75" hidden="1" outlineLevel="3" thickBot="1">
       <c r="A66" s="49" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="B66" s="50" t="s">
-        <v>170</v>
+        <v>164</v>
       </c>
       <c r="C66" s="48" t="s">
-        <v>135</v>
+        <v>132</v>
       </c>
       <c r="D66" s="51">
         <v>22680</v>
       </c>
-      <c r="E66" s="18"/>
-[...1 lines deleted...]
-    <row r="67" spans="1:5" s="4" customFormat="1" ht="15.75" hidden="1" outlineLevel="3" thickBot="1">
+    </row>
+    <row r="67" spans="1:4" s="5" customFormat="1" ht="15.75" hidden="1" outlineLevel="3" thickBot="1">
       <c r="A67" s="49" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="B67" s="50" t="s">
-        <v>171</v>
+        <v>165</v>
       </c>
       <c r="C67" s="48" t="s">
-        <v>135</v>
-[...1 lines deleted...]
-      <c r="D67" s="45">
+        <v>132</v>
+      </c>
+      <c r="D67" s="44">
         <v>70875</v>
       </c>
-      <c r="E67" s="18"/>
-[...1 lines deleted...]
-    <row r="68" spans="1:5" s="21" customFormat="1" ht="17.100000000000001" customHeight="1" outlineLevel="2" collapsed="1" thickBot="1">
+    </row>
+    <row r="68" spans="1:4" s="21" customFormat="1" ht="17.100000000000001" customHeight="1" outlineLevel="2" collapsed="1" thickBot="1">
       <c r="A68" s="22"/>
       <c r="B68" s="23" t="s">
-        <v>195</v>
+        <v>189</v>
       </c>
       <c r="C68" s="28"/>
-      <c r="D68" s="54"/>
-[...4 lines deleted...]
-        <v>186</v>
+      <c r="D68" s="42"/>
+    </row>
+    <row r="69" spans="1:4" s="5" customFormat="1" ht="15.75" hidden="1" outlineLevel="3" thickBot="1">
+      <c r="A69" s="15" t="s">
+        <v>180</v>
       </c>
       <c r="B69" s="50" t="s">
-        <v>189</v>
+        <v>183</v>
       </c>
       <c r="C69" s="48" t="s">
-        <v>135</v>
-[...1 lines deleted...]
-      <c r="D69" s="44">
+        <v>132</v>
+      </c>
+      <c r="D69" s="43">
         <v>5925</v>
       </c>
-      <c r="E69" s="18"/>
-[...1 lines deleted...]
-    <row r="70" spans="1:5" s="4" customFormat="1" ht="15.75" hidden="1" outlineLevel="3" thickBot="1">
+    </row>
+    <row r="70" spans="1:4" s="5" customFormat="1" ht="15.75" hidden="1" outlineLevel="3" thickBot="1">
       <c r="A70" s="49" t="s">
-        <v>187</v>
+        <v>181</v>
       </c>
       <c r="B70" s="50" t="s">
-        <v>190</v>
+        <v>184</v>
       </c>
       <c r="C70" s="48" t="s">
-        <v>135</v>
+        <v>132</v>
       </c>
       <c r="D70" s="51">
         <v>17850</v>
       </c>
-      <c r="E70" s="18"/>
-[...1 lines deleted...]
-    <row r="71" spans="1:5" s="4" customFormat="1" ht="15.75" hidden="1" outlineLevel="3" thickBot="1">
+    </row>
+    <row r="71" spans="1:4" s="5" customFormat="1" ht="15.75" hidden="1" outlineLevel="3" thickBot="1">
       <c r="A71" s="49" t="s">
-        <v>188</v>
+        <v>182</v>
       </c>
       <c r="B71" s="50" t="s">
-        <v>191</v>
+        <v>185</v>
       </c>
       <c r="C71" s="48" t="s">
-        <v>135</v>
+        <v>132</v>
       </c>
       <c r="D71" s="51">
         <v>24975</v>
       </c>
-      <c r="E71" s="18"/>
-[...1 lines deleted...]
-    <row r="72" spans="1:5" s="4" customFormat="1" ht="15.75" hidden="1" outlineLevel="3" thickBot="1">
+    </row>
+    <row r="72" spans="1:4" s="5" customFormat="1" ht="15.75" hidden="1" outlineLevel="3" thickBot="1">
       <c r="A72" s="49" t="s">
-        <v>185</v>
+        <v>179</v>
       </c>
       <c r="B72" s="50" t="s">
-        <v>192</v>
+        <v>186</v>
       </c>
       <c r="C72" s="48" t="s">
-        <v>135</v>
+        <v>132</v>
       </c>
       <c r="D72" s="51">
         <v>77850</v>
       </c>
-      <c r="E72" s="18"/>
-[...1 lines deleted...]
-    <row r="73" spans="1:5" s="21" customFormat="1" ht="15.75" outlineLevel="2" collapsed="1" thickBot="1">
+    </row>
+    <row r="73" spans="1:4" s="21" customFormat="1" ht="15.75" outlineLevel="2" collapsed="1" thickBot="1">
       <c r="A73" s="22"/>
       <c r="B73" s="23" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="C73" s="28"/>
-      <c r="D73" s="55"/>
-[...4 lines deleted...]
-        <v>52</v>
+      <c r="D73" s="30"/>
+    </row>
+    <row r="74" spans="1:4" s="5" customFormat="1" ht="15.75" hidden="1" outlineLevel="3" thickBot="1">
+      <c r="A74" s="15" t="s">
+        <v>49</v>
       </c>
       <c r="B74" s="50" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
       <c r="C74" s="48" t="s">
-        <v>135</v>
-[...1 lines deleted...]
-      <c r="D74" s="44">
+        <v>132</v>
+      </c>
+      <c r="D74" s="43">
         <v>780</v>
       </c>
-      <c r="E74" s="18"/>
-[...1 lines deleted...]
-    <row r="75" spans="1:5" s="4" customFormat="1" ht="15.75" hidden="1" outlineLevel="3" thickBot="1">
+    </row>
+    <row r="75" spans="1:4" s="5" customFormat="1" ht="15.75" hidden="1" outlineLevel="3" thickBot="1">
       <c r="A75" s="49" t="s">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="B75" s="50" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="C75" s="48" t="s">
-        <v>135</v>
+        <v>132</v>
       </c>
       <c r="D75" s="51">
         <v>1560</v>
       </c>
-      <c r="E75" s="18"/>
-[...1 lines deleted...]
-    <row r="76" spans="1:5" s="4" customFormat="1" ht="15.75" hidden="1" outlineLevel="3" thickBot="1">
+    </row>
+    <row r="76" spans="1:4" s="5" customFormat="1" ht="15.75" hidden="1" outlineLevel="3" thickBot="1">
       <c r="A76" s="49" t="s">
-        <v>61</v>
+        <v>58</v>
       </c>
       <c r="B76" s="50" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
       <c r="C76" s="48" t="s">
-        <v>135</v>
+        <v>132</v>
       </c>
       <c r="D76" s="51">
         <v>2184</v>
       </c>
-      <c r="E76" s="18"/>
-[...1 lines deleted...]
-    <row r="77" spans="1:5" s="4" customFormat="1" ht="15.75" hidden="1" outlineLevel="3" thickBot="1">
+    </row>
+    <row r="77" spans="1:4" s="5" customFormat="1" ht="15.75" hidden="1" outlineLevel="3" thickBot="1">
       <c r="A77" s="49" t="s">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="B77" s="50" t="s">
-        <v>117</v>
+        <v>114</v>
       </c>
       <c r="C77" s="48" t="s">
-        <v>135</v>
+        <v>132</v>
       </c>
       <c r="D77" s="51">
         <v>780</v>
       </c>
-      <c r="E77" s="18"/>
-[...1 lines deleted...]
-    <row r="78" spans="1:5" s="4" customFormat="1" ht="15.75" hidden="1" outlineLevel="3" thickBot="1">
+    </row>
+    <row r="78" spans="1:4" s="5" customFormat="1" ht="15.75" hidden="1" outlineLevel="3" thickBot="1">
       <c r="A78" s="49" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
       <c r="B78" s="50" t="s">
-        <v>118</v>
+        <v>115</v>
       </c>
       <c r="C78" s="48" t="s">
-        <v>135</v>
+        <v>132</v>
       </c>
       <c r="D78" s="51">
         <v>1404</v>
       </c>
-      <c r="E78" s="18"/>
-[...1 lines deleted...]
-    <row r="79" spans="1:5" s="4" customFormat="1" ht="23.25" hidden="1" outlineLevel="3" thickBot="1">
+    </row>
+    <row r="79" spans="1:4" s="5" customFormat="1" ht="23.25" hidden="1" outlineLevel="3" thickBot="1">
       <c r="A79" s="49" t="s">
-        <v>72</v>
+        <v>69</v>
       </c>
       <c r="B79" s="50" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="C79" s="48" t="s">
-        <v>135</v>
+        <v>132</v>
       </c>
       <c r="D79" s="51">
         <v>624</v>
       </c>
-      <c r="E79" s="18"/>
-[...1 lines deleted...]
-    <row r="80" spans="1:5" s="21" customFormat="1" ht="15.75" outlineLevel="2" thickBot="1">
+    </row>
+    <row r="80" spans="1:4" s="21" customFormat="1" ht="15.75" outlineLevel="2" collapsed="1" thickBot="1">
       <c r="A80" s="22"/>
       <c r="B80" s="23" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
       <c r="C80" s="28"/>
-      <c r="D80" s="55"/>
-[...4 lines deleted...]
-        <v>53</v>
+      <c r="D80" s="30"/>
+    </row>
+    <row r="81" spans="1:4" s="5" customFormat="1" ht="15.75" hidden="1" outlineLevel="3" thickBot="1">
+      <c r="A81" s="15" t="s">
+        <v>50</v>
       </c>
       <c r="B81" s="50" t="s">
-        <v>121</v>
+        <v>118</v>
       </c>
       <c r="C81" s="48" t="s">
-        <v>135</v>
-[...1 lines deleted...]
-      <c r="D81" s="44">
+        <v>132</v>
+      </c>
+      <c r="D81" s="43">
         <v>2340</v>
       </c>
-      <c r="E81" s="18"/>
-[...1 lines deleted...]
-    <row r="82" spans="1:5" s="4" customFormat="1" outlineLevel="3">
+    </row>
+    <row r="82" spans="1:4" s="5" customFormat="1" ht="15.75" hidden="1" outlineLevel="3" thickBot="1">
       <c r="A82" s="49" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="B82" s="50" t="s">
-        <v>122</v>
+        <v>119</v>
       </c>
       <c r="C82" s="48" t="s">
-        <v>135</v>
+        <v>132</v>
       </c>
       <c r="D82" s="51">
         <v>4680</v>
       </c>
-      <c r="E82" s="18"/>
-[...1 lines deleted...]
-    <row r="83" spans="1:5" s="4" customFormat="1" outlineLevel="3">
+    </row>
+    <row r="83" spans="1:4" s="5" customFormat="1" ht="15.75" hidden="1" outlineLevel="3" thickBot="1">
       <c r="A83" s="49" t="s">
-        <v>62</v>
+        <v>59</v>
       </c>
       <c r="B83" s="50" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="C83" s="48" t="s">
-        <v>135</v>
+        <v>132</v>
       </c>
       <c r="D83" s="51">
         <v>6552</v>
       </c>
-      <c r="E83" s="18"/>
-[...1 lines deleted...]
-    <row r="84" spans="1:5" s="4" customFormat="1" outlineLevel="3">
+    </row>
+    <row r="84" spans="1:4" s="5" customFormat="1" ht="15.75" hidden="1" outlineLevel="3" thickBot="1">
       <c r="A84" s="49" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="B84" s="50" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
       <c r="C84" s="48" t="s">
-        <v>135</v>
+        <v>132</v>
       </c>
       <c r="D84" s="51">
         <v>2340</v>
       </c>
-      <c r="E84" s="18"/>
-[...1 lines deleted...]
-    <row r="85" spans="1:5" s="4" customFormat="1" outlineLevel="3">
+    </row>
+    <row r="85" spans="1:4" s="5" customFormat="1" ht="15.75" hidden="1" outlineLevel="3" thickBot="1">
       <c r="A85" s="49" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
       <c r="B85" s="50" t="s">
-        <v>125</v>
+        <v>122</v>
       </c>
       <c r="C85" s="48" t="s">
-        <v>135</v>
+        <v>132</v>
       </c>
       <c r="D85" s="51">
         <v>4212</v>
       </c>
-      <c r="E85" s="18"/>
-[...1 lines deleted...]
-    <row r="86" spans="1:5" s="4" customFormat="1" ht="23.25" outlineLevel="3" thickBot="1">
+    </row>
+    <row r="86" spans="1:4" s="5" customFormat="1" ht="23.25" hidden="1" outlineLevel="3" thickBot="1">
       <c r="A86" s="49" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="B86" s="50" t="s">
-        <v>126</v>
+        <v>123</v>
       </c>
       <c r="C86" s="48" t="s">
-        <v>135</v>
-[...1 lines deleted...]
-      <c r="D86" s="45">
+        <v>132</v>
+      </c>
+      <c r="D86" s="44">
         <v>1872</v>
       </c>
-      <c r="E86" s="18"/>
-[...1 lines deleted...]
-    <row r="87" spans="1:5" s="21" customFormat="1" ht="15.75" outlineLevel="2" collapsed="1" thickBot="1">
+    </row>
+    <row r="87" spans="1:4" s="21" customFormat="1" ht="15.75" outlineLevel="2" collapsed="1" thickBot="1">
       <c r="A87" s="22"/>
       <c r="B87" s="23" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="C87" s="28"/>
-      <c r="D87" s="55"/>
-[...4 lines deleted...]
-        <v>54</v>
+      <c r="D87" s="30"/>
+    </row>
+    <row r="88" spans="1:4" s="5" customFormat="1" ht="15.75" hidden="1" outlineLevel="3" thickBot="1">
+      <c r="A88" s="15" t="s">
+        <v>51</v>
       </c>
       <c r="B88" s="50" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
       <c r="C88" s="48" t="s">
-        <v>135</v>
-[...1 lines deleted...]
-      <c r="D88" s="44">
+        <v>132</v>
+      </c>
+      <c r="D88" s="43">
         <v>3315</v>
       </c>
-      <c r="E88" s="18"/>
-[...1 lines deleted...]
-    <row r="89" spans="1:5" s="4" customFormat="1" ht="15.75" hidden="1" outlineLevel="3" thickBot="1">
+    </row>
+    <row r="89" spans="1:4" s="5" customFormat="1" ht="15.75" hidden="1" outlineLevel="3" thickBot="1">
       <c r="A89" s="49" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="B89" s="50" t="s">
-        <v>129</v>
+        <v>126</v>
       </c>
       <c r="C89" s="48" t="s">
-        <v>135</v>
+        <v>132</v>
       </c>
       <c r="D89" s="51">
         <v>6565</v>
       </c>
-      <c r="E89" s="18"/>
-[...1 lines deleted...]
-    <row r="90" spans="1:5" s="4" customFormat="1" ht="15.75" hidden="1" outlineLevel="3" thickBot="1">
+    </row>
+    <row r="90" spans="1:4" s="5" customFormat="1" ht="15.75" hidden="1" outlineLevel="3" thickBot="1">
       <c r="A90" s="49" t="s">
-        <v>63</v>
+        <v>60</v>
       </c>
       <c r="B90" s="50" t="s">
-        <v>130</v>
+        <v>127</v>
       </c>
       <c r="C90" s="48" t="s">
-        <v>135</v>
+        <v>132</v>
       </c>
       <c r="D90" s="51">
         <v>9139</v>
       </c>
-      <c r="E90" s="18"/>
-[...1 lines deleted...]
-    <row r="91" spans="1:5" s="4" customFormat="1" ht="23.25" hidden="1" outlineLevel="3" thickBot="1">
+    </row>
+    <row r="91" spans="1:4" s="5" customFormat="1" ht="23.25" hidden="1" outlineLevel="3" thickBot="1">
       <c r="A91" s="49" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="B91" s="50" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="C91" s="48" t="s">
-        <v>135</v>
+        <v>132</v>
       </c>
       <c r="D91" s="51">
         <v>3250</v>
       </c>
-      <c r="E91" s="18"/>
-[...1 lines deleted...]
-    <row r="92" spans="1:5" s="4" customFormat="1" ht="15.75" hidden="1" outlineLevel="3" thickBot="1">
+    </row>
+    <row r="92" spans="1:4" s="5" customFormat="1" ht="15.75" hidden="1" outlineLevel="3" thickBot="1">
       <c r="A92" s="49" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="B92" s="50" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
       <c r="C92" s="48" t="s">
-        <v>135</v>
+        <v>132</v>
       </c>
       <c r="D92" s="51">
         <v>5824</v>
       </c>
-      <c r="E92" s="18"/>
-[...1 lines deleted...]
-    <row r="93" spans="1:5" s="4" customFormat="1" ht="23.25" hidden="1" outlineLevel="3" thickBot="1">
+    </row>
+    <row r="93" spans="1:4" s="5" customFormat="1" ht="23.25" hidden="1" outlineLevel="3" thickBot="1">
       <c r="A93" s="49" t="s">
-        <v>74</v>
+        <v>71</v>
       </c>
       <c r="B93" s="50" t="s">
-        <v>133</v>
+        <v>130</v>
       </c>
       <c r="C93" s="48" t="s">
-        <v>135</v>
-[...1 lines deleted...]
-      <c r="D93" s="45">
+        <v>132</v>
+      </c>
+      <c r="D93" s="44">
         <v>2574</v>
       </c>
-      <c r="E93" s="18"/>
-[...1 lines deleted...]
-    <row r="94" spans="1:5" s="21" customFormat="1" ht="17.100000000000001" customHeight="1" outlineLevel="2" collapsed="1" thickBot="1">
+    </row>
+    <row r="94" spans="1:4" s="21" customFormat="1" ht="17.100000000000001" customHeight="1" outlineLevel="2" collapsed="1" thickBot="1">
       <c r="A94" s="20"/>
       <c r="B94" s="23" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="C94" s="28"/>
-      <c r="D94" s="54"/>
-[...3 lines deleted...]
-      <c r="A95" s="16" t="s">
+      <c r="D94" s="42"/>
+    </row>
+    <row r="95" spans="1:4" s="5" customFormat="1" ht="15.75" hidden="1" outlineLevel="3" thickBot="1">
+      <c r="A95" s="15" t="s">
+        <v>73</v>
+      </c>
+      <c r="B95" s="14" t="s">
+        <v>45</v>
+      </c>
+      <c r="C95" s="3" t="s">
+        <v>132</v>
+      </c>
+      <c r="D95" s="55">
+        <v>2457</v>
+      </c>
+    </row>
+    <row r="96" spans="1:4" s="5" customFormat="1" ht="15.75" hidden="1" outlineLevel="3" thickBot="1">
+      <c r="A96" s="49" t="s">
+        <v>74</v>
+      </c>
+      <c r="B96" s="50" t="s">
+        <v>46</v>
+      </c>
+      <c r="C96" s="3" t="s">
+        <v>132</v>
+      </c>
+      <c r="D96" s="55">
+        <v>7176</v>
+      </c>
+    </row>
+    <row r="97" spans="1:4" s="5" customFormat="1" ht="15.75" hidden="1" outlineLevel="3" thickBot="1">
+      <c r="A97" s="49" t="s">
+        <v>75</v>
+      </c>
+      <c r="B97" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="C97" s="3" t="s">
+        <v>132</v>
+      </c>
+      <c r="D97" s="55">
+        <v>9828</v>
+      </c>
+    </row>
+    <row r="98" spans="1:4" s="5" customFormat="1" ht="15.75" hidden="1" outlineLevel="3" thickBot="1">
+      <c r="A98" s="49" t="s">
         <v>76</v>
       </c>
-      <c r="B95" s="15" t="s">
+      <c r="B98" s="50" t="s">
         <v>48</v>
       </c>
-      <c r="C95" s="2" t="s">
-[...47 lines deleted...]
-      <c r="D98" s="56">
+      <c r="C98" s="3" t="s">
+        <v>132</v>
+      </c>
+      <c r="D98" s="55">
         <v>14976</v>
       </c>
-      <c r="E98" s="18"/>
-[...1 lines deleted...]
-    <row r="99" spans="1:5" s="4" customFormat="1" ht="15.75" hidden="1" outlineLevel="3" thickBot="1">
+    </row>
+    <row r="99" spans="1:4" s="5" customFormat="1" ht="15.75" hidden="1" outlineLevel="3" thickBot="1">
       <c r="A99" s="49" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="B99" s="50" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-        <v>135</v>
+        <v>39</v>
+      </c>
+      <c r="C99" s="3" t="s">
+        <v>132</v>
       </c>
       <c r="D99" s="51">
         <v>15730</v>
       </c>
-      <c r="E99" s="18"/>
-[...1 lines deleted...]
-    <row r="100" spans="1:5" s="4" customFormat="1" ht="15.75" hidden="1" outlineLevel="3" thickBot="1">
+    </row>
+    <row r="100" spans="1:4" s="5" customFormat="1" ht="15.75" hidden="1" outlineLevel="3" thickBot="1">
       <c r="A100" s="49" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="B100" s="50" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>135</v>
+        <v>40</v>
+      </c>
+      <c r="C100" s="3" t="s">
+        <v>132</v>
       </c>
       <c r="D100" s="51">
         <v>24570</v>
       </c>
-      <c r="E100" s="18"/>
-[...1 lines deleted...]
-    <row r="101" spans="1:5" s="4" customFormat="1" ht="15.75" hidden="1" outlineLevel="3" thickBot="1">
+    </row>
+    <row r="101" spans="1:4" s="5" customFormat="1" ht="15.75" hidden="1" outlineLevel="3" thickBot="1">
       <c r="A101" s="49" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="B101" s="50" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-        <v>135</v>
+        <v>41</v>
+      </c>
+      <c r="C101" s="3" t="s">
+        <v>132</v>
       </c>
       <c r="D101" s="51">
         <v>41730</v>
       </c>
-      <c r="E101" s="18"/>
-[...1 lines deleted...]
-    <row r="102" spans="1:5" s="4" customFormat="1" ht="15.75" hidden="1" outlineLevel="3" thickBot="1">
+    </row>
+    <row r="102" spans="1:4" s="5" customFormat="1" ht="15.75" hidden="1" outlineLevel="3" thickBot="1">
       <c r="A102" s="49" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="B102" s="50" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>135</v>
+        <v>42</v>
+      </c>
+      <c r="C102" s="3" t="s">
+        <v>132</v>
       </c>
       <c r="D102" s="51">
         <v>8840</v>
       </c>
-      <c r="E102" s="18"/>
-[...1 lines deleted...]
-    <row r="103" spans="1:5" s="4" customFormat="1" ht="15.75" hidden="1" outlineLevel="3" thickBot="1">
+    </row>
+    <row r="103" spans="1:4" s="5" customFormat="1" ht="15.75" hidden="1" outlineLevel="3" thickBot="1">
       <c r="A103" s="49" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="B103" s="50" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>135</v>
+        <v>43</v>
+      </c>
+      <c r="C103" s="3" t="s">
+        <v>132</v>
       </c>
       <c r="D103" s="51">
         <v>26000</v>
       </c>
-      <c r="E103" s="18"/>
-[...11 lines deleted...]
-      <c r="D104" s="45">
+    </row>
+    <row r="104" spans="1:4" s="5" customFormat="1" ht="15.75" hidden="1" outlineLevel="3" thickBot="1">
+      <c r="A104" s="52" t="s">
+        <v>72</v>
+      </c>
+      <c r="B104" s="53" t="s">
+        <v>44</v>
+      </c>
+      <c r="C104" s="16" t="s">
+        <v>132</v>
+      </c>
+      <c r="D104" s="44">
         <v>17160</v>
       </c>
-      <c r="E104" s="18"/>
-[...1 lines deleted...]
-    <row r="105" spans="1:5" s="21" customFormat="1" ht="15.75" outlineLevel="2" collapsed="1" thickBot="1">
+    </row>
+    <row r="105" spans="1:4" s="21" customFormat="1" ht="15.75" outlineLevel="2" collapsed="1" thickBot="1">
       <c r="A105" s="20"/>
       <c r="B105" s="23" t="s">
-        <v>149</v>
+        <v>146</v>
       </c>
       <c r="C105" s="28"/>
-      <c r="D105" s="55"/>
-[...10 lines deleted...]
-        <v>135</v>
+      <c r="D105" s="30"/>
+    </row>
+    <row r="106" spans="1:4" s="5" customFormat="1" ht="29.1" hidden="1" customHeight="1" outlineLevel="3">
+      <c r="A106" s="15" t="s">
+        <v>138</v>
+      </c>
+      <c r="B106" s="14" t="s">
+        <v>142</v>
+      </c>
+      <c r="C106" s="3" t="s">
+        <v>132</v>
       </c>
       <c r="D106" s="51">
         <v>1638</v>
       </c>
-      <c r="E106" s="18"/>
-[...1 lines deleted...]
-    <row r="107" spans="1:5" s="4" customFormat="1" ht="24.6" hidden="1" customHeight="1" outlineLevel="3">
+    </row>
+    <row r="107" spans="1:4" s="5" customFormat="1" ht="24.6" hidden="1" customHeight="1" outlineLevel="3">
       <c r="A107" s="49" t="s">
-        <v>142</v>
-[...5 lines deleted...]
-        <v>135</v>
+        <v>139</v>
+      </c>
+      <c r="B107" s="14" t="s">
+        <v>143</v>
+      </c>
+      <c r="C107" s="3" t="s">
+        <v>132</v>
       </c>
       <c r="D107" s="51">
         <v>4784</v>
       </c>
-      <c r="E107" s="18"/>
-[...1 lines deleted...]
-    <row r="108" spans="1:5" s="4" customFormat="1" ht="23.1" hidden="1" customHeight="1" outlineLevel="3">
+    </row>
+    <row r="108" spans="1:4" s="5" customFormat="1" ht="23.1" hidden="1" customHeight="1" outlineLevel="3">
       <c r="A108" s="49" t="s">
-        <v>143</v>
-[...5 lines deleted...]
-        <v>135</v>
+        <v>140</v>
+      </c>
+      <c r="B108" s="14" t="s">
+        <v>144</v>
+      </c>
+      <c r="C108" s="3" t="s">
+        <v>132</v>
       </c>
       <c r="D108" s="51">
         <v>6552</v>
       </c>
-      <c r="E108" s="18"/>
-[...1 lines deleted...]
-    <row r="109" spans="1:5" s="4" customFormat="1" ht="23.25" hidden="1" outlineLevel="3" thickBot="1">
+    </row>
+    <row r="109" spans="1:4" s="5" customFormat="1" ht="23.25" hidden="1" outlineLevel="3" thickBot="1">
       <c r="A109" s="49" t="s">
-        <v>144</v>
-[...5 lines deleted...]
-        <v>135</v>
+        <v>141</v>
+      </c>
+      <c r="B109" s="14" t="s">
+        <v>145</v>
+      </c>
+      <c r="C109" s="3" t="s">
+        <v>132</v>
       </c>
       <c r="D109" s="51">
         <v>9984</v>
       </c>
-      <c r="E109" s="18"/>
-[...1 lines deleted...]
-    <row r="110" spans="1:5" s="21" customFormat="1" ht="30.75" outlineLevel="2" collapsed="1" thickBot="1">
+    </row>
+    <row r="110" spans="1:4" s="21" customFormat="1" ht="30.75" outlineLevel="2" collapsed="1" thickBot="1">
       <c r="A110" s="20"/>
       <c r="B110" s="23" t="s">
-        <v>172</v>
+        <v>166</v>
       </c>
       <c r="C110" s="28"/>
-      <c r="D110" s="55"/>
-[...3 lines deleted...]
-      <c r="A111" s="16" t="s">
+      <c r="D110" s="30"/>
+    </row>
+    <row r="111" spans="1:4" s="5" customFormat="1" ht="22.5" hidden="1" outlineLevel="3">
+      <c r="A111" s="15" t="s">
+        <v>147</v>
+      </c>
+      <c r="B111" s="14" t="s">
+        <v>149</v>
+      </c>
+      <c r="C111" s="3" t="s">
+        <v>132</v>
+      </c>
+      <c r="D111" s="45">
+        <v>7080</v>
+      </c>
+    </row>
+    <row r="112" spans="1:4" s="5" customFormat="1" ht="21.6" hidden="1" customHeight="1" outlineLevel="3" thickBot="1">
+      <c r="A112" s="34" t="s">
+        <v>148</v>
+      </c>
+      <c r="B112" s="36" t="s">
         <v>150</v>
       </c>
-      <c r="B111" s="15" t="s">
-[...20 lines deleted...]
-      <c r="D112" s="47">
+      <c r="C112" s="16" t="s">
+        <v>132</v>
+      </c>
+      <c r="D112" s="46">
         <v>7380</v>
       </c>
-      <c r="E112" s="18"/>
-[...82 lines deleted...]
-      <c r="D128" s="18"/>
+    </row>
+    <row r="113" spans="1:4">
+      <c r="A113" s="17"/>
+      <c r="B113" s="17"/>
+      <c r="D113" s="17"/>
+    </row>
+    <row r="114" spans="1:4">
+      <c r="A114" s="17"/>
+      <c r="B114" s="41"/>
+      <c r="D114" s="17"/>
+    </row>
+    <row r="115" spans="1:4">
+      <c r="A115" s="17"/>
+      <c r="B115" s="17"/>
+      <c r="D115" s="17"/>
+    </row>
+    <row r="116" spans="1:4">
+      <c r="A116" s="17"/>
+      <c r="B116" s="17"/>
+      <c r="D116" s="17"/>
+    </row>
+    <row r="117" spans="1:4">
+      <c r="A117" s="17"/>
+      <c r="B117" s="17"/>
+      <c r="D117" s="17"/>
+    </row>
+    <row r="118" spans="1:4">
+      <c r="A118" s="17"/>
+      <c r="B118" s="17"/>
+      <c r="D118" s="17"/>
+    </row>
+    <row r="119" spans="1:4">
+      <c r="A119" s="17"/>
+      <c r="B119" s="17"/>
+      <c r="D119" s="17"/>
+    </row>
+    <row r="120" spans="1:4">
+      <c r="A120" s="17"/>
+      <c r="B120" s="17"/>
+      <c r="D120" s="17"/>
+    </row>
+    <row r="121" spans="1:4">
+      <c r="A121" s="17"/>
+      <c r="B121" s="17"/>
+      <c r="D121" s="17"/>
+    </row>
+    <row r="122" spans="1:4">
+      <c r="A122" s="17"/>
+      <c r="B122" s="17"/>
+      <c r="D122" s="17"/>
+    </row>
+    <row r="123" spans="1:4">
+      <c r="A123" s="17"/>
+      <c r="B123" s="17"/>
+      <c r="D123" s="17"/>
+    </row>
+    <row r="124" spans="1:4">
+      <c r="A124" s="17"/>
+      <c r="B124" s="17"/>
+      <c r="D124" s="17"/>
+    </row>
+    <row r="125" spans="1:4">
+      <c r="A125" s="17"/>
+      <c r="B125" s="17"/>
+      <c r="D125" s="17"/>
+    </row>
+    <row r="126" spans="1:4">
+      <c r="A126" s="17"/>
+      <c r="B126" s="17"/>
+      <c r="D126" s="17"/>
+    </row>
+    <row r="127" spans="1:4">
+      <c r="A127" s="17"/>
+      <c r="B127" s="17"/>
+      <c r="D127" s="17"/>
+    </row>
+    <row r="128" spans="1:4">
+      <c r="A128" s="17"/>
+      <c r="B128" s="17"/>
+      <c r="D128" s="17"/>
     </row>
     <row r="129" spans="1:4">
-      <c r="A129" s="18"/>
-[...1 lines deleted...]
-      <c r="D129" s="18"/>
+      <c r="A129" s="17"/>
+      <c r="B129" s="17"/>
+      <c r="D129" s="17"/>
     </row>
     <row r="130" spans="1:4">
-      <c r="A130" s="18"/>
-[...1 lines deleted...]
-      <c r="D130" s="18"/>
+      <c r="A130" s="17"/>
+      <c r="B130" s="17"/>
+      <c r="D130" s="17"/>
     </row>
     <row r="131" spans="1:4">
-      <c r="A131" s="18"/>
-[...1 lines deleted...]
-      <c r="D131" s="18"/>
+      <c r="A131" s="17"/>
+      <c r="B131" s="17"/>
+      <c r="D131" s="17"/>
     </row>
     <row r="132" spans="1:4">
-      <c r="A132" s="18"/>
-[...1 lines deleted...]
-      <c r="D132" s="18"/>
+      <c r="A132" s="17"/>
+      <c r="B132" s="17"/>
+      <c r="D132" s="17"/>
     </row>
     <row r="133" spans="1:4">
-      <c r="A133" s="18"/>
-[...1 lines deleted...]
-      <c r="D133" s="18"/>
+      <c r="A133" s="17"/>
+      <c r="B133" s="17"/>
+      <c r="D133" s="17"/>
     </row>
     <row r="134" spans="1:4">
-      <c r="A134" s="18"/>
-[...1 lines deleted...]
-      <c r="D134" s="18"/>
+      <c r="A134" s="17"/>
+      <c r="B134" s="17"/>
+      <c r="D134" s="17"/>
     </row>
     <row r="135" spans="1:4">
-      <c r="A135" s="18"/>
-[...1 lines deleted...]
-      <c r="D135" s="18"/>
+      <c r="A135" s="17"/>
+      <c r="B135" s="17"/>
+      <c r="D135" s="17"/>
     </row>
     <row r="136" spans="1:4">
-      <c r="A136" s="18"/>
-[...1 lines deleted...]
-      <c r="D136" s="18"/>
+      <c r="A136" s="17"/>
+      <c r="B136" s="17"/>
+      <c r="D136" s="17"/>
     </row>
     <row r="137" spans="1:4">
-      <c r="A137" s="18"/>
-[...1 lines deleted...]
-      <c r="D137" s="18"/>
+      <c r="A137" s="17"/>
+      <c r="B137" s="17"/>
+      <c r="D137" s="17"/>
     </row>
     <row r="138" spans="1:4">
-      <c r="A138" s="18"/>
-[...1 lines deleted...]
-      <c r="D138" s="18"/>
+      <c r="A138" s="17"/>
+      <c r="B138" s="17"/>
+      <c r="D138" s="17"/>
     </row>
     <row r="139" spans="1:4">
-      <c r="A139" s="18"/>
-[...1 lines deleted...]
-      <c r="D139" s="18"/>
+      <c r="A139" s="17"/>
+      <c r="B139" s="17"/>
+      <c r="D139" s="17"/>
     </row>
     <row r="140" spans="1:4">
-      <c r="A140" s="18"/>
-[...1 lines deleted...]
-      <c r="D140" s="18"/>
+      <c r="A140" s="17"/>
+      <c r="B140" s="17"/>
+      <c r="D140" s="17"/>
     </row>
     <row r="141" spans="1:4">
-      <c r="A141" s="18"/>
-[...1 lines deleted...]
-      <c r="D141" s="18"/>
+      <c r="A141" s="17"/>
+      <c r="B141" s="17"/>
+      <c r="D141" s="17"/>
     </row>
     <row r="142" spans="1:4">
-      <c r="A142" s="18"/>
-[...1 lines deleted...]
-      <c r="D142" s="18"/>
+      <c r="A142" s="17"/>
+      <c r="B142" s="17"/>
+      <c r="D142" s="17"/>
     </row>
     <row r="143" spans="1:4">
-      <c r="A143" s="18"/>
-[...1 lines deleted...]
-      <c r="D143" s="18"/>
+      <c r="A143" s="17"/>
+      <c r="B143" s="17"/>
+      <c r="D143" s="17"/>
     </row>
     <row r="144" spans="1:4">
-      <c r="A144" s="18"/>
-[...1 lines deleted...]
-      <c r="D144" s="18"/>
+      <c r="A144" s="17"/>
+      <c r="B144" s="17"/>
+      <c r="D144" s="17"/>
     </row>
     <row r="145" spans="1:4">
-      <c r="A145" s="18"/>
-[...1 lines deleted...]
-      <c r="D145" s="18"/>
+      <c r="A145" s="17"/>
+      <c r="B145" s="17"/>
+      <c r="D145" s="17"/>
     </row>
     <row r="146" spans="1:4">
-      <c r="A146" s="18"/>
-[...1 lines deleted...]
-      <c r="D146" s="18"/>
+      <c r="A146" s="17"/>
+      <c r="B146" s="17"/>
+      <c r="D146" s="17"/>
     </row>
     <row r="147" spans="1:4">
-      <c r="A147" s="18"/>
-[...1 lines deleted...]
-      <c r="D147" s="18"/>
+      <c r="A147" s="17"/>
+      <c r="B147" s="17"/>
+      <c r="D147" s="17"/>
     </row>
     <row r="148" spans="1:4">
-      <c r="A148" s="18"/>
-[...1 lines deleted...]
-      <c r="D148" s="18"/>
+      <c r="A148" s="17"/>
+      <c r="B148" s="17"/>
+      <c r="D148" s="17"/>
     </row>
     <row r="149" spans="1:4">
-      <c r="A149" s="18"/>
-[...1 lines deleted...]
-      <c r="D149" s="18"/>
+      <c r="A149" s="17"/>
+      <c r="B149" s="17"/>
+      <c r="D149" s="17"/>
     </row>
     <row r="150" spans="1:4">
-      <c r="A150" s="18"/>
-[...1 lines deleted...]
-      <c r="D150" s="18"/>
+      <c r="A150" s="17"/>
+      <c r="B150" s="17"/>
+      <c r="D150" s="17"/>
     </row>
     <row r="151" spans="1:4">
-      <c r="A151" s="18"/>
-[...1 lines deleted...]
-      <c r="D151" s="18"/>
+      <c r="A151" s="17"/>
+      <c r="B151" s="17"/>
+      <c r="D151" s="17"/>
     </row>
     <row r="152" spans="1:4">
-      <c r="A152" s="18"/>
-[...1 lines deleted...]
-      <c r="D152" s="18"/>
+      <c r="A152" s="17"/>
+      <c r="B152" s="17"/>
+      <c r="D152" s="17"/>
     </row>
     <row r="153" spans="1:4">
-      <c r="A153" s="18"/>
-[...1 lines deleted...]
-      <c r="D153" s="18"/>
+      <c r="A153" s="17"/>
+      <c r="B153" s="17"/>
+      <c r="D153" s="17"/>
     </row>
     <row r="154" spans="1:4">
-      <c r="A154" s="18"/>
-[...1 lines deleted...]
-      <c r="D154" s="18"/>
+      <c r="A154" s="17"/>
+      <c r="B154" s="17"/>
+      <c r="D154" s="17"/>
     </row>
     <row r="155" spans="1:4">
-      <c r="A155" s="18"/>
-[...1 lines deleted...]
-      <c r="D155" s="18"/>
+      <c r="A155" s="17"/>
+      <c r="B155" s="17"/>
+      <c r="D155" s="17"/>
     </row>
     <row r="156" spans="1:4">
-      <c r="A156" s="18"/>
-[...1 lines deleted...]
-      <c r="D156" s="18"/>
+      <c r="A156" s="17"/>
+      <c r="B156" s="17"/>
+      <c r="D156" s="17"/>
     </row>
     <row r="157" spans="1:4">
-      <c r="A157" s="18"/>
-[...1 lines deleted...]
-      <c r="D157" s="18"/>
+      <c r="A157" s="17"/>
+      <c r="B157" s="17"/>
+      <c r="D157" s="17"/>
     </row>
     <row r="158" spans="1:4">
-      <c r="A158" s="18"/>
-[...1 lines deleted...]
-      <c r="D158" s="18"/>
+      <c r="A158" s="17"/>
+      <c r="B158" s="17"/>
+      <c r="D158" s="17"/>
     </row>
     <row r="159" spans="1:4">
-      <c r="A159" s="18"/>
-[...1 lines deleted...]
-      <c r="D159" s="18"/>
+      <c r="A159" s="17"/>
+      <c r="B159" s="17"/>
+      <c r="D159" s="17"/>
     </row>
     <row r="160" spans="1:4">
-      <c r="A160" s="18"/>
-[...1 lines deleted...]
-      <c r="D160" s="18"/>
+      <c r="A160" s="17"/>
+      <c r="B160" s="17"/>
+      <c r="D160" s="17"/>
     </row>
     <row r="161" spans="1:4">
-      <c r="A161" s="18"/>
-[...1 lines deleted...]
-      <c r="D161" s="18"/>
+      <c r="A161" s="17"/>
+      <c r="B161" s="17"/>
+      <c r="D161" s="17"/>
     </row>
     <row r="162" spans="1:4">
-      <c r="A162" s="18"/>
-[...1 lines deleted...]
-      <c r="D162" s="18"/>
+      <c r="A162" s="17"/>
+      <c r="B162" s="17"/>
+      <c r="D162" s="17"/>
     </row>
     <row r="163" spans="1:4">
-      <c r="A163" s="18"/>
-[...1 lines deleted...]
-      <c r="D163" s="18"/>
+      <c r="A163" s="17"/>
+      <c r="B163" s="17"/>
+      <c r="D163" s="17"/>
     </row>
     <row r="164" spans="1:4">
-      <c r="A164" s="18"/>
-[...1 lines deleted...]
-      <c r="D164" s="18"/>
+      <c r="A164" s="17"/>
+      <c r="B164" s="17"/>
+      <c r="D164" s="17"/>
     </row>
     <row r="165" spans="1:4">
-      <c r="A165" s="18"/>
-[...1 lines deleted...]
-      <c r="D165" s="18"/>
+      <c r="A165" s="17"/>
+      <c r="B165" s="17"/>
+      <c r="D165" s="17"/>
     </row>
     <row r="166" spans="1:4">
-      <c r="A166" s="18"/>
-[...1 lines deleted...]
-      <c r="D166" s="18"/>
+      <c r="A166" s="17"/>
+      <c r="B166" s="17"/>
+      <c r="D166" s="17"/>
     </row>
     <row r="167" spans="1:4">
-      <c r="A167" s="18"/>
-[...1 lines deleted...]
-      <c r="D167" s="18"/>
+      <c r="A167" s="17"/>
+      <c r="B167" s="17"/>
+      <c r="D167" s="17"/>
     </row>
     <row r="168" spans="1:4">
-      <c r="A168" s="18"/>
-[...1 lines deleted...]
-      <c r="D168" s="18"/>
+      <c r="A168" s="17"/>
+      <c r="B168" s="17"/>
+      <c r="D168" s="17"/>
     </row>
     <row r="169" spans="1:4">
-      <c r="A169" s="18"/>
-[...1 lines deleted...]
-      <c r="D169" s="18"/>
+      <c r="A169" s="17"/>
+      <c r="B169" s="17"/>
+      <c r="D169" s="17"/>
     </row>
     <row r="170" spans="1:4">
-      <c r="A170" s="18"/>
-[...1 lines deleted...]
-      <c r="D170" s="18"/>
+      <c r="A170" s="17"/>
+      <c r="B170" s="17"/>
+      <c r="D170" s="17"/>
     </row>
     <row r="171" spans="1:4">
-      <c r="A171" s="18"/>
-[...1 lines deleted...]
-      <c r="D171" s="18"/>
+      <c r="A171" s="17"/>
+      <c r="B171" s="17"/>
+      <c r="D171" s="17"/>
     </row>
     <row r="172" spans="1:4">
-      <c r="A172" s="18"/>
-[...1 lines deleted...]
-      <c r="D172" s="18"/>
+      <c r="A172" s="17"/>
+      <c r="B172" s="17"/>
+      <c r="D172" s="17"/>
     </row>
     <row r="173" spans="1:4">
-      <c r="A173" s="18"/>
-[...1 lines deleted...]
-      <c r="D173" s="18"/>
+      <c r="A173" s="17"/>
+      <c r="B173" s="17"/>
+      <c r="D173" s="17"/>
     </row>
     <row r="174" spans="1:4">
-      <c r="A174" s="18"/>
-[...1 lines deleted...]
-      <c r="D174" s="18"/>
+      <c r="A174" s="17"/>
+      <c r="B174" s="17"/>
+      <c r="D174" s="17"/>
     </row>
     <row r="175" spans="1:4">
-      <c r="A175" s="18"/>
-[...1 lines deleted...]
-      <c r="D175" s="18"/>
+      <c r="A175" s="17"/>
+      <c r="B175" s="17"/>
+      <c r="D175" s="17"/>
     </row>
     <row r="176" spans="1:4">
-      <c r="A176" s="18"/>
-[...1 lines deleted...]
-      <c r="D176" s="18"/>
+      <c r="A176" s="17"/>
+      <c r="B176" s="17"/>
+      <c r="D176" s="17"/>
     </row>
     <row r="177" spans="1:4">
-      <c r="A177" s="18"/>
-[...1 lines deleted...]
-      <c r="D177" s="18"/>
+      <c r="A177" s="17"/>
+      <c r="B177" s="17"/>
+      <c r="D177" s="17"/>
     </row>
     <row r="178" spans="1:4">
-      <c r="A178" s="18"/>
-[...1 lines deleted...]
-      <c r="D178" s="18"/>
+      <c r="A178" s="17"/>
+      <c r="B178" s="17"/>
+      <c r="D178" s="17"/>
     </row>
     <row r="179" spans="1:4">
-      <c r="A179" s="18"/>
-[...1 lines deleted...]
-      <c r="D179" s="18"/>
+      <c r="A179" s="17"/>
+      <c r="B179" s="17"/>
+      <c r="D179" s="17"/>
     </row>
     <row r="180" spans="1:4">
-      <c r="A180" s="18"/>
-[...1 lines deleted...]
-      <c r="D180" s="18"/>
+      <c r="A180" s="17"/>
+      <c r="B180" s="17"/>
+      <c r="D180" s="17"/>
     </row>
     <row r="181" spans="1:4">
-      <c r="A181" s="18"/>
-[...1 lines deleted...]
-      <c r="D181" s="18"/>
+      <c r="A181" s="17"/>
+      <c r="B181" s="17"/>
+      <c r="D181" s="17"/>
     </row>
     <row r="182" spans="1:4">
-      <c r="A182" s="18"/>
-[...1 lines deleted...]
-      <c r="D182" s="18"/>
+      <c r="A182" s="17"/>
+      <c r="B182" s="17"/>
+      <c r="D182" s="17"/>
     </row>
     <row r="183" spans="1:4">
-      <c r="A183" s="18"/>
-[...1 lines deleted...]
-      <c r="D183" s="18"/>
+      <c r="A183" s="17"/>
+      <c r="B183" s="17"/>
+      <c r="D183" s="17"/>
     </row>
     <row r="184" spans="1:4">
-      <c r="A184" s="18"/>
-[...1 lines deleted...]
-      <c r="D184" s="18"/>
+      <c r="A184" s="17"/>
+      <c r="B184" s="17"/>
+      <c r="D184" s="17"/>
     </row>
     <row r="185" spans="1:4">
-      <c r="A185" s="18"/>
-[...1 lines deleted...]
-      <c r="D185" s="18"/>
+      <c r="A185" s="17"/>
+      <c r="B185" s="17"/>
+      <c r="D185" s="17"/>
     </row>
     <row r="186" spans="1:4">
-      <c r="A186" s="18"/>
-[...1 lines deleted...]
-      <c r="D186" s="18"/>
+      <c r="A186" s="17"/>
+      <c r="B186" s="17"/>
+      <c r="D186" s="17"/>
     </row>
     <row r="187" spans="1:4">
-      <c r="A187" s="18"/>
-[...1 lines deleted...]
-      <c r="D187" s="18"/>
+      <c r="A187" s="17"/>
+      <c r="B187" s="17"/>
+      <c r="D187" s="17"/>
     </row>
     <row r="188" spans="1:4">
-      <c r="A188" s="18"/>
-[...1 lines deleted...]
-      <c r="D188" s="18"/>
+      <c r="A188" s="17"/>
+      <c r="B188" s="17"/>
+      <c r="D188" s="17"/>
     </row>
     <row r="189" spans="1:4">
-      <c r="A189" s="18"/>
-[...1 lines deleted...]
-      <c r="D189" s="18"/>
+      <c r="A189" s="17"/>
+      <c r="B189" s="17"/>
+      <c r="D189" s="17"/>
     </row>
     <row r="190" spans="1:4">
-      <c r="A190" s="18"/>
-[...1 lines deleted...]
-      <c r="D190" s="18"/>
+      <c r="A190" s="17"/>
+      <c r="B190" s="17"/>
+      <c r="D190" s="17"/>
     </row>
     <row r="191" spans="1:4">
-      <c r="A191" s="18"/>
-[...1 lines deleted...]
-      <c r="D191" s="18"/>
+      <c r="A191" s="17"/>
+      <c r="B191" s="17"/>
+      <c r="D191" s="17"/>
     </row>
     <row r="192" spans="1:4">
-      <c r="A192" s="18"/>
-[...1 lines deleted...]
-      <c r="D192" s="18"/>
+      <c r="A192" s="17"/>
+      <c r="B192" s="17"/>
+      <c r="D192" s="17"/>
     </row>
     <row r="193" spans="1:4">
-      <c r="A193" s="18"/>
-[...1 lines deleted...]
-      <c r="D193" s="18"/>
+      <c r="A193" s="17"/>
+      <c r="B193" s="17"/>
+      <c r="D193" s="17"/>
     </row>
     <row r="194" spans="1:4">
-      <c r="A194" s="18"/>
-[...1 lines deleted...]
-      <c r="D194" s="18"/>
+      <c r="A194" s="17"/>
+      <c r="B194" s="17"/>
+      <c r="D194" s="17"/>
     </row>
     <row r="195" spans="1:4">
-      <c r="A195" s="18"/>
-[...1 lines deleted...]
-      <c r="D195" s="18"/>
+      <c r="A195" s="17"/>
+      <c r="B195" s="17"/>
+      <c r="D195" s="17"/>
     </row>
     <row r="196" spans="1:4">
-      <c r="A196" s="18"/>
-[...1 lines deleted...]
-      <c r="D196" s="18"/>
+      <c r="A196" s="17"/>
+      <c r="B196" s="17"/>
+      <c r="D196" s="17"/>
     </row>
     <row r="197" spans="1:4">
-      <c r="A197" s="18"/>
-[...1 lines deleted...]
-      <c r="D197" s="18"/>
+      <c r="A197" s="17"/>
+      <c r="B197" s="17"/>
+      <c r="D197" s="17"/>
     </row>
     <row r="198" spans="1:4">
-      <c r="A198" s="18"/>
-[...1 lines deleted...]
-      <c r="D198" s="18"/>
+      <c r="A198" s="17"/>
+      <c r="B198" s="17"/>
+      <c r="D198" s="17"/>
     </row>
     <row r="199" spans="1:4">
-      <c r="A199" s="18"/>
-[...1 lines deleted...]
-      <c r="D199" s="18"/>
+      <c r="A199" s="17"/>
+      <c r="B199" s="17"/>
+      <c r="D199" s="17"/>
     </row>
     <row r="200" spans="1:4">
-      <c r="A200" s="18"/>
-[...1 lines deleted...]
-      <c r="D200" s="18"/>
+      <c r="A200" s="17"/>
+      <c r="B200" s="17"/>
+      <c r="D200" s="17"/>
     </row>
     <row r="201" spans="1:4">
-      <c r="A201" s="18"/>
-[...1 lines deleted...]
-      <c r="D201" s="18"/>
+      <c r="A201" s="17"/>
+      <c r="B201" s="17"/>
+      <c r="D201" s="17"/>
     </row>
     <row r="202" spans="1:4">
-      <c r="A202" s="18"/>
-[...1 lines deleted...]
-      <c r="D202" s="18"/>
+      <c r="A202" s="17"/>
+      <c r="B202" s="17"/>
+      <c r="D202" s="17"/>
     </row>
     <row r="203" spans="1:4">
-      <c r="A203" s="18"/>
-[...1 lines deleted...]
-      <c r="D203" s="18"/>
+      <c r="A203" s="17"/>
+      <c r="B203" s="17"/>
+      <c r="D203" s="17"/>
     </row>
     <row r="204" spans="1:4">
-      <c r="A204" s="18"/>
-[...1 lines deleted...]
-      <c r="D204" s="18"/>
+      <c r="A204" s="17"/>
+      <c r="B204" s="17"/>
+      <c r="D204" s="17"/>
     </row>
     <row r="205" spans="1:4">
-      <c r="A205" s="18"/>
-[...1 lines deleted...]
-      <c r="D205" s="18"/>
+      <c r="A205" s="17"/>
+      <c r="B205" s="17"/>
+      <c r="D205" s="17"/>
     </row>
     <row r="206" spans="1:4">
-      <c r="A206" s="18"/>
-[...1 lines deleted...]
-      <c r="D206" s="18"/>
+      <c r="A206" s="17"/>
+      <c r="B206" s="17"/>
+      <c r="D206" s="17"/>
     </row>
     <row r="207" spans="1:4">
-      <c r="A207" s="18"/>
-[...1 lines deleted...]
-      <c r="D207" s="18"/>
+      <c r="A207" s="17"/>
+      <c r="B207" s="17"/>
+      <c r="D207" s="17"/>
     </row>
     <row r="208" spans="1:4">
-      <c r="A208" s="18"/>
-[...1 lines deleted...]
-      <c r="D208" s="18"/>
+      <c r="A208" s="17"/>
+      <c r="B208" s="17"/>
+      <c r="D208" s="17"/>
     </row>
     <row r="209" spans="1:4">
-      <c r="A209" s="18"/>
-[...1 lines deleted...]
-      <c r="D209" s="18"/>
+      <c r="A209" s="17"/>
+      <c r="B209" s="17"/>
+      <c r="D209" s="17"/>
     </row>
     <row r="210" spans="1:4">
-      <c r="A210" s="18"/>
-[...1 lines deleted...]
-      <c r="D210" s="18"/>
+      <c r="A210" s="17"/>
+      <c r="B210" s="17"/>
+      <c r="D210" s="17"/>
     </row>
     <row r="211" spans="1:4">
-      <c r="A211" s="18"/>
-[...1 lines deleted...]
-      <c r="D211" s="18"/>
+      <c r="A211" s="17"/>
+      <c r="B211" s="17"/>
+      <c r="D211" s="17"/>
     </row>
     <row r="212" spans="1:4">
-      <c r="A212" s="18"/>
-[...1 lines deleted...]
-      <c r="D212" s="18"/>
+      <c r="A212" s="17"/>
+      <c r="B212" s="17"/>
+      <c r="D212" s="17"/>
     </row>
     <row r="213" spans="1:4">
-      <c r="A213" s="18"/>
-[...1 lines deleted...]
-      <c r="D213" s="18"/>
+      <c r="A213" s="17"/>
+      <c r="B213" s="17"/>
+      <c r="D213" s="17"/>
     </row>
     <row r="214" spans="1:4">
-      <c r="A214" s="18"/>
-[...1 lines deleted...]
-      <c r="D214" s="18"/>
+      <c r="A214" s="17"/>
+      <c r="B214" s="17"/>
+      <c r="D214" s="17"/>
     </row>
     <row r="215" spans="1:4">
-      <c r="A215" s="18"/>
-[...1 lines deleted...]
-      <c r="D215" s="18"/>
+      <c r="A215" s="17"/>
+      <c r="B215" s="17"/>
+      <c r="D215" s="17"/>
     </row>
     <row r="216" spans="1:4">
-      <c r="A216" s="18"/>
-[...1 lines deleted...]
-      <c r="D216" s="18"/>
+      <c r="A216" s="17"/>
+      <c r="B216" s="17"/>
+      <c r="D216" s="17"/>
     </row>
   </sheetData>
-  <dataConsolidate/>
+  <dataConsolidate link="1"/>
   <phoneticPr fontId="21" type="noConversion"/>
   <hyperlinks>
     <hyperlink ref="A9" r:id="rId1" display="https://docs.data-mobile.ru/"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId2"/>
   <drawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>